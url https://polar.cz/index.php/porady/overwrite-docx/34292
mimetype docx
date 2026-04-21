--- v0 (2026-02-20)
+++ v1 (2026-04-21)
@@ -1,76 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravskoslezský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná desetiminutovka z MS kraje, dobrý den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Bruntále a Rýmařově změnily provozovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice v Bruntále a Rýmařově už neprovozuje Nemocnice Agel Podhorská. Od září jsou součástí Sdruženého zdravotnického zařízení Krnov, jehož zřizovatelem je MSK. Zdárně tak skončil unikátní projekt změny provozovatele nemocnic.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fakulta strojní vyprodukovala za 75 let 18 tisíc absolventů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zasedáním Vědecké rady Fakulty strojní VŠB - Technické univerzity Ostrava byly zahájeny oslavy 75. výročí založení, které si fakulta připomíná v tomto roce. Součástí programu bylo předání Zlatých a pamětních medailí osobnostem z řad fakulty či spolupracujících institucí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -78,64 +198,61 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Evropský seriál hasičských závodů FireFit se konal poprvé v Ostravě. Areál Dolních Vítkovic ožil hasičským sportem a řadou výjimečných fyzických výkonů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový provozovatel Osoblažky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Železniční dopravu na trati Třemešná – Osoblaha převezme od prosince místní společnost Osoblažská úzkorozchodná dráha. Nahradí tak České dráhy a zajistí provoz na jediné úzkorozchodné trati v Česku s pravidelným spojem.</w:t>
       </w:r>
-      <w:br/>
-[...12 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radek Podstawka (ANO), náměstek hejtmana Moravskoslezského kraje:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Železniční dopravu provozního souboru Osoblaha bude následujících 10 let, od 14. 12. 2025, zajišťovat Osoblažská úzkorozchodná dráha. Je to obecně prospěšná společnost, kterou daly dohromady 4 obce a vlastně to bude provozovat sdružení obcí. A obce mají největší zájem na tom, aby tam železniční doprava fungovala, proto jsme se rozhodli to i té společnosti dát.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj rozdělí 10 milionů na zeleň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj podpoří nemocnice, školy či domovy projekty zvyšující klimatickou odolnost. Organizace mohou získat až 500 tisíc korun na výsadbu zeleně, ozelenění fasád či zadržování dešťové vody, bez nutnosti spoluúčasti. Žádosti lze podávat do konce října, schvalování proběhne v prosinci. Příkladem může být bílovecké gymnáziu, kde vznikla zelená fasáda za 600 tisíc korun, z větší části financovaná z projektu LIFE COALA. Živá stěna tlumí hluk, zlepšuje mikroklima a díky chytrým čidlům i automatické závlaze je její údržba nenáročná. Kraj plánuje podporovat podobné projekty i v dalších organizacích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tendry na opatření proti povodním u Opavy</w:t>
       </w:r>
     </w:p>
@@ -265,93 +382,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/moravskoslezsky-expres/moravskoslezsky-expres-11-09-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>