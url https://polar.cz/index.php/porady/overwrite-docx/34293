--- v0 (2026-02-20)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2025, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den. Začínají ostravské minuty, které věnujeme záplavám po ničivých povodních, jež se prohnaly Ostravou loni v září. Je to totiž téměř rok. Dobrou zprávou je, že drtivá většina škod je už opravena. Zasaženy byly téměř všechny městské obvody, kde bylo mimo jiné zaplaveno asi 400 rodinných domků. Připravena je také řada preventivních opatření a další se chystají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -259,93 +374,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-11-09-2025-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>