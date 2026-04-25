--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.9.2025, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den zdraví cílil především na prevenci zubního chrupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den zdraví na karvinských Lodičkách opět přilákal nejen zaměstnance Nemocnice Karviná-Ráj, ale také veřejnost. Ta se mohla dozvědět něco nového o preventivní péči ústní dutiny, ale také se nechat otestovat nebo zjistit svou krevní skupinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,53 +340,52 @@
         <w:t xml:space="preserve">Wiktor Macura, autor ilustrací: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Většina je pomocí fixu, takové tenký popisovač, a buďto přímo se dívám na tu památku a kreslím to na místě, anebo podle fotky. Jakože podle fotky to je jednodušší, ale zase když jsem na tom místě, tak to je takové podle mě víc opravdové. Ale ty samotné skici vznikají celkem rychle, protože vlastně mám rád takovou dynamičnost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka Regionální knihovny Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolupráce s Wiktorem Macurou vznikla díky jeho mamince, mé kolegyni z knihovny, Aničce Macurové, která mi před časem ukázala obrázek, kresbu Wiktora, kde ztvárnil také nějakou budovu. Mě napadlo, že by mohl karvinské dominanty nakreslit, ale také budovy karvinské knihovny. A tím vznikla tato dlouhodobá spolupráce s Wiktorem Macurou. Moc si toho ceníme, protože si myslím, že Wiktor umí ztvárnit jednoduše ty krásné karvinské dominanty nebo budovy města Karviné. A umí do toho vnést vlastně tu nádhernou historii a toho ducha těch krásných budov v Karviné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nezbývá, než Wiktorovi popřát mnoho úspěchů při jeho studiu a také spoustu dalších zdařilých karvinských ilustrací, které budou zdobit nejen propagační předměty, ale do budoucna třeba i něco většího.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nezbývá, než Wiktorovi popřát mnoho úspěchů při jeho studiu a také spoustu dalších zdařilých karvinských ilustrací, které budou zdobit nejen propagační předměty, ale do budoucna třeba i něco většího. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Třinácté klavírní ateliéry na ZUŠ v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -346,53 +460,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti i dospívající žáci, kteří obvykle Klavírní ateliéry v Karviné navštěvují, jsou nadšeny především setkáním s osobnostmi ze světa hudby, klavíru a interpretace, stejně jako atmosférou, která je vždy vřelá a přátelská. Kromě toho se neučí jen účastníci, ale vzájemně například i lektoři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Michel, garant Klavírních ateliérů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Velmi dobře reagují právě na tu klasickou výuku a samozřejmě klasické hudby, jak jinak. A my máme radost, že toto přináší něco jednak těmto modelům a žákům, ale především pedagogům, protože jak je známo, opakování - matka moudrosti, takže my, i když spoustu těch věcí víme, tak když je slyšíme jinými slovy, tak si je znova uvědomíme a můžeme s tím lépe pracovat přímo ve výuce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během Klavírních ateliérů jejich účastníci nabyli nové vědomosti a mohli si také doplnit svůj notový repertoár o partitury různých hudebních vydavatelství. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během Klavírních ateliérů jejich účastníci nabyli nové vědomosti a mohli si také doplnit svůj notový repertoár o partitury různých hudebních vydavatelství.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -467,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-16-09-2025-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>