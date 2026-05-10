--- v0 (2026-02-22)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Kosmonautů testuje první školní ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během třetího zářijového týdne byl jednosměrný úsek ulice Kosmonautů u tamní základní školy uzavřen pro ranní příjezd aut. Takzvaná školní ulice má dětem zajistit bezpečnější cestu do školy a rodiče přimět, aby zvolili parkování o něco dál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -175,57 +290,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Laža, dopravní specialista MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Na Základní  škole Šeříkova jsme ten provoz spíše uklidili, zorganizovali, řekli jsme, kde  projíždějí vozidla, kde mají vozidla parkovat, kde mají parkovat rodiče  pro krátkodobé vysazení, takže tam žádný úsek uzavřen nebude, ale to  opatření bude dlouhodobé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt přinese zklidnění dopravy v ulici Předškolní,  vytvoření bezpečné pěší trasy a postupnou kultivaci okolí školy. Realizace začala  v září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby Ostrava-Jih oslavily 10 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Komentované prohlídky, prezentace komunální techniky a doprovodný program pro děti. To vše si měli možnost užít návštěvníci oslav 10 let fungování Technických služeb Ostravy-Jihu. Den otevřených dveří proběhl v sídle organizace na ulici Kpt. Vajdy v Zábřehu.</w:t>
       </w:r>
     </w:p>
@@ -433,53 +541,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavním důvodem ukončení provozu tramvaje na trase byla  výstavba nové ulice - Místecká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Boháček, historik DPO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „To je vlastně ta  silnice, ten čtyřpruh, který dneska vede na Frýdek-Místek a mění se potom v  dálnici. Tak vlastně výstavba, která probíhala od těch 70. let, tak se  nepočítalo s tím, že by ta tramvajová trať byla zachovaná a že by nějakým  způsobem třeba mimoúrovňově tu komunikaci křížila.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jízdy nebyly jen vyhlídkovou  projížďkou po známých ostravských částech, ale i poutavým připomenutím  tramvajové historie regionu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jízdy nebyly jen vyhlídkovou  projížďkou po známých ostravských částech, ale i poutavým připomenutím  tramvajové historie regionu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -554,93 +661,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-23-09-2025-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>