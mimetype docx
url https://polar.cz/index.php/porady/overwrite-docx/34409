--- v0 (2026-02-19)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.9.2025, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádky u Tovární ulice obepne nový plot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město začalo s výměnou plotu kolem zahrádek u ulice Tovární. Staré pletivo, které v podstatě nemělo majitele, nechává vyměnit za nové. Za práce zaplatí více než půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,55 +348,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Smetanová, předsedkyně Spolku žen Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Začíná vždycky v pondělí, přinesete věci, které buď máte označené nějakýma cenovkami, ženy to zapíšou, dají k tomu lísteček s cenou, s číslem. Když donesete věci, můžete si i podívat, kdo už co donesl a popřípadě koupit a odnést, už prodáváme i v pondělí, ať se nám uvolní místo v tom sále, protože kapacita je omezená. A v úterý probíhá samotný jenom prodej. Přijdete, nakoupíte, odnesete, ve středu si přijdete pro ty věci, které se vlastně neprodaly, my je po té akci musíme nakupkovat na příslušné hromádky, každému napíšeme jméno, všechno a ve středu si lidé pro ty věci přijdou. Je to časově hodně náročné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podmínkou pro prodejce, byl kromě čistoty a kvality věcí, také maximální počet padesáti donesených kusů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Workshop pomůže rozzářit deštivé dny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozzářit si deštivé dny mohli lidé, kteří si do rodinného centra přišli namalovat svůj deštník. Originální a současně praktický doplněk mohli zdobit předkreslenými motivy, nebo čistě dle vlastní fantazie.</w:t>
@@ -379,56 +489,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tvůrčí odpoledne s malovanými deštníky mělo úspěch, každý si domů odnášel originální módní doplněk, který rozzáří i deštivé dny - a hlavně před kapkami ochrání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Marková, Rodinné centrum Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě, zvolili jsme deštníky velké s velkou rukojetí a odolné proti větru. Takže už jsme zvolili takové lepší deštníky, větší, které opravdu ženy a děti využijí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Komu se tvůrčí atmosféra líbila může se do rodinného centra vypravit i příští týden, to zde plánují malování na plátěné tašky. Využít se dají k nákupům, jako dárek nebo dětem do školy na cvičební úbor. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -503,93 +607,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-26-09-2025-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>