--- v0 (2026-02-10)
+++ v1 (2026-05-17)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Charitní dílny likvidují zatopený elektroodpad i rok po povodních</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Od ničivých povodní loni v září uplynul už více než rok. Přesto práce na odstraňování jejich následků stále nekončí. Živel za sebou nechal i stovky tun zničených elektrospotřebičů, které stále ještě ekologicky likvidují také Chráněné dílny Charity Opava.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voda tehdy poničila stovky domácností a s nimi i obrovské množství elektrospotřebičů – od malých přístrojů až po myčky nebo pračky. V charitních dílnách od té doby skončilo 160 tun tun elektroodpadu. Polovinu už rozebrali na jednotlivé součástky a připravili k ekologickému zpracování. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nás se vlastně rozebírá všechno ručně, takže vlastně chlapi, když rozebírají ty spotřebiče, tak skutečně rozebírají do posledního šroubku. A třeba pračka, myčka, tam těch komponentů je poměrně hodně, takže jim zůstane třeba 35 různých hromádek jednotlivých kovů, plastů, motorů, kabelů a podobných součástek. V podstatě jsou to vlastně lidi všichni se zdravotním postižením, takže klobouk dolů, že vlastně tu práci zvládají.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podle něj se ukázalo, že zpracování potrvá mnohem déle, než se původně čekalo. Kromě povodňových elektrospotřebičů museli rozebírat i ty nezatopené. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Měli jsme prostě velké oči. Mysleli jsme si, že to prostě do června zvládneme. Na druhou stranu třeba kolegové v Olomouckém kraji na tom nejsou jakoby lépe. Bylo toho skutečně  enormní množství.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Vavrečka, zástupce mistra: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejnáročnější z těch spotřebičů jsou myčky, které trvají déle. Pračky obsahují betony, bubny a je to také těžší manipulace s tím. Práce je náročnější. Jeden člověk rozebere dva spotřebiče za hodinu. Denně jich uděláme asi v 15 lidech přes 100 spotřebičů. Jsme vlastně chránění proti povodňovému materiálu očkováním, které bylo na žloutenku typu C.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navíc používají i vícevrstvé rukavice a ochranné brýle. Většina z nich má zkrácené úvazky a u pracovních stolů se střídají.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: “Celkem tady v chráněných dílnách máme asi 170-180 lidí. Ne všichni dělají vlastně na té rozebírce těch spotřebičů, ale vyloženě spotřebiče těch zatopených dělá asi 35 lidí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozebírání zatopeného elektra určeného pro recyklaci potrvá ještě řadu měsíců. I díky charitním dílnám a jejich nasazení ale zničené elektrospotřebiče neohrozí životní prostředí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Opavská porodnice uspořádala akci „Přirozené rodičovství a porod“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavská porodnice připravila speciální akci s názvem Přirozené rodičovství a porod. Proběhla v prostorách Univerzitního centra UniPoint v obchodním centru Breda & Weinstein a přilákala více než 500 návštěvníků. Největší část publika tvořily nastávající maminky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celodenní program nabídl desítky odborných přednášek – od prvních zkušeností na gynekologii, přes podrobnou prezentaci služeb opavské porodnice, až po diskuze o porodu a šestinedělí. Nechyběla ani praktická část, kde si návštěvníci mohli vyzkoušet porodní gauč, šátkování, rebozo nebo získat zdarma 3D ultrazvukový snímek miminka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Siebert, ředitel SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dnešní akce navazuje na velice úspěšný den otevřených dveří na našem gynekologickém porodnickém oddělení. Maminky získají nové informace z oblasti porodnictví. Navíc maminky mají možnost seznámit se s naším úžasným pracovním týmem lékařů a sestřiček. A navíc si můžou prohlédnout naše nové zrekonstruované gynekologicko-porodnické oddělení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Fabian, primář, gynekologicko-porodnické oddělení SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na celý den jsme naplánovali rozsáhlý přednáškový program nejen o porodu, ale i o šestinedělí, těhotenství, o miminkách, novorozencích a tak dále. Potom je tady spousta prezentací různých firem, ale i my jsme z oddělení přinesli na ukázku porodní gauč. Máme tady špičkový ultrazvuk, který dělá 3D zobrazení. Je to tady tak jako vymyšlené, aby si tu každý našel nějak svoje a během celého toho dne se měl na co podívat a čeho doptat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soňa Krejčí, vedoucí lékařka, novorozenecké oddělení SNO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Prezentujeme tady naše novorozenecké oddělení, propagujeme teda laktační poradnu, kdy je to taková následná péče, kdy maminky se v porodnici učí kojit. Dále vlastně tady prezentujeme i banku mateřského mléka, kterou máme jako velice tak jako vzácně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V moravskoslezském kraji jsou pouze sběrny mateřského mléka. Díky nim mohou maminky dokrmovat své děti mateřským mlékem místo umělé výživy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvnice akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já jsem přišla hlavně teda primárně kvůli 3D Ultrazvuku, který porodně se nabízí, protože s malým mi to nevyšlo tehdy, tak teď to vyzkoušíme znovu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Chtěla jsem si poslechnout přednášky, jako porod do vody mě zajímá. Budu rodit v Opavě podruhé a posledně mi vyhovovala vana, takže doufám, že to vyjde zase ve vaně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Přišla jsem zase načerpat nějaké informace, nové, další. Teď mají nové ty gauče, tak to ještě taky chci všechno zjistit, jak to tam funguje.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akce jasně ukázala, že o téma přirozeného rodičovství je v regionu obrovský zájem. Nastávající rodiče měli možnost načerpat cenné informace, vyzkoušet si moderní pomůcky a především se přesvědčit, že opavská porodnice drží krok s nejnovějšími trendy v porodnictví.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětské oddělení SNO obdrželo dar z fotbalového turnaje</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavská Slezská nemocnice si slavnostně převzala šek na 20 000 korun. Tyto finance byly vybrány v rámci 12. ročníku fotbalového turnaje Visegrad Cup, který se uskutečnil na konci srpna v Malých Hošticích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předání šeku proběhlo za účasti hlavního organizátora turnaje Andrease Drastíka, zástupců sponzorů a čestného hosta turnaje, mistra světa v letech na lyžích a olympijského medailisty Jaroslava Sakaly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Siebert, ředitel SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já bych chtěl za naši nemocnici moc poděkovat organizátorům Visegrad Cupu a to hlavně ze dvou důvodů. První důvod je ten, že vlastně podpořili prevenci a podpořili pohyb dětí, což je velice důležité pro jejich zdravý růst a zdravý rozvoj a za druhé bych chtěl poděkovat za finanční dar, který poskytli naši nemocnici. Moc si této akce vážím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za tento finanční dar dětské oddělení každoročně nakupuje herní prvky do čekáren a herniček a využívá jej i na další zvelebení oddělení, které je tak pro hospitalizované děti příjemnější a veselejší. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalibor Hudec, primář dětského oddělení SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě jsme rádi, protože ty peníze se hodí pořád s tím, že těch dětí je poměrně hodně tady hospitalizovaných. A jak už jsem říkal, nejenom léky léčí, ale i prostředí a určitě využíváme tyto peníze na zlepšení podmínek pro děti, i potažmo pro rodiče a ta léčba je potom mnohem účinnější a efektivnější.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celkově se z aukce dresů, která proběhla během fotbalového turnaje Visegrad Cup, podařilo vybrat téměř 60 tisíc korun. Tato částka byla rozdělena právě mezi Slezskou nemocnici a Domov pro seniory v Kravařích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Sakala, mistr světa v letech na lyžích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já jsem přispěl tím dresem Primože Rogliče na tu dražbu a na té akci je krásné, že sportující děti vydělají nějakou korunu pro děti, které nemají to štěstí a jsou zrovna v nemocnici. Takže proto to podporuju a protože děti sportují a hýbou se. Bylo tam spousta dresů fotbalistů, nějakých hokejistů a jiných známých osobností. Myslím si, že ten od Primože se vydražil za nejvíce.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emil Kříž, sponzor a spolupořadatel Visegrad Cupu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Naše společnost pomohla nejen dětem, ale zároveň pomohla domovu důchodců, kde jsme dali nějaké peníze, které jsme vytěžili z tohoto turnaje, plus tady do Slezské nemocnice na dětské oddělení Slezské nemocnice v Opavě. Plus jsme přinesli nějaké dárky, jsou to masti švýcarské výroby, které jsou velice kvalitní plakety, které dostaly všechny děti na tomto dětském mezinárodním fotbalovém turnaji. To si odnesl každý tým domů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Díky fotbalovému turnaji Visegrad Cup se tak již dvanáct let daří spojovat sport, zábavu i dobročinnost. Letos opět potěšil malé pacienty Slezské nemocnice, pro které bude finanční podpora znamenat příjemnější prostředí během léčby.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">27.9.2025, 16:35</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Charitní dílny likvidují zatopený elektroodpad i rok po povodních</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Od ničivých povodní loni v září uplynul už více než rok. Přesto práce na odstraňování jejich následků stále nekončí. Živel za sebou nechal i stovky tun zničených elektrospotřebičů, které stále ještě ekologicky likvidují také Chráněné dílny Charity Opava.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voda tehdy poničila stovky domácností a s nimi i obrovské množství elektrospotřebičů – od malých přístrojů až po myčky nebo pračky. V charitních dílnách od té doby skončilo 160 tun tun elektroodpadu. Polovinu už rozebrali na jednotlivé součástky a připravili k ekologickému zpracování. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nás se vlastně rozebírá všechno ručně, takže vlastně chlapi, když rozebírají ty spotřebiče, tak skutečně rozebírají do posledního šroubku. A třeba pračka, myčka, tam těch komponentů je poměrně hodně, takže jim zůstane třeba 35 různých hromádek jednotlivých kovů, plastů, motorů, kabelů a podobných součástek. V podstatě jsou to vlastně lidi všichni se zdravotním postižením, takže klobouk dolů, že vlastně tu práci zvládají.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Podle něj se ukázalo, že zpracování potrvá mnohem déle, než se původně čekalo. Kromě povodňových elektrospotřebičů museli rozebírat i ty nezatopené. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Měli jsme prostě velké oči. Mysleli jsme si, že to prostě do června zvládneme. Na druhou stranu třeba kolegové v Olomouckém kraji na tom nejsou jakoby lépe. Bylo toho skutečně  enormní množství.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petr Vavrečka, zástupce mistra: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Nejnáročnější z těch spotřebičů jsou myčky, které trvají déle. Pračky obsahují betony, bubny a je to také těžší manipulace s tím. Práce je náročnější. Jeden člověk rozebere dva spotřebiče za hodinu. Denně jich uděláme asi v 15 lidech přes 100 spotřebičů. Jsme vlastně chránění proti povodňovému materiálu očkováním, které bylo na žloutenku typu C.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Navíc používají i vícevrstvé rukavice a ochranné brýle. Většina z nich má zkrácené úvazky a u pracovních stolů se střídají.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Schaffartzik, vedoucí Chráněných dílen Charity Opava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: “Celkem tady v chráněných dílnách máme asi 170-180 lidí. Ne všichni dělají vlastně na té rozebírce těch spotřebičů, ale vyloženě spotřebiče těch zatopených dělá asi 35 lidí.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozebírání zatopeného elektra určeného pro recyklaci potrvá ještě řadu měsíců. I díky charitním dílnám a jejich nasazení ale zničené elektrospotřebiče neohrozí životní prostředí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Opavská porodnice uspořádala akci „Přirozené rodičovství a porod“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavská porodnice připravila speciální akci s názvem Přirozené rodičovství a porod. Proběhla v prostorách Univerzitního centra UniPoint v obchodním centru Breda & Weinstein a přilákala více než 500 návštěvníků. Největší část publika tvořily nastávající maminky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celodenní program nabídl desítky odborných přednášek – od prvních zkušeností na gynekologii, přes podrobnou prezentaci služeb opavské porodnice, až po diskuze o porodu a šestinedělí. Nechyběla ani praktická část, kde si návštěvníci mohli vyzkoušet porodní gauč, šátkování, rebozo nebo získat zdarma 3D ultrazvukový snímek miminka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Siebert, ředitel SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Dnešní akce navazuje na velice úspěšný den otevřených dveří na našem gynekologickém porodnickém oddělení. Maminky získají nové informace z oblasti porodnictví. Navíc maminky mají možnost seznámit se s naším úžasným pracovním týmem lékařů a sestřiček. A navíc si můžou prohlédnout naše nové zrekonstruované gynekologicko-porodnické oddělení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Fabian, primář, gynekologicko-porodnické oddělení SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na celý den jsme naplánovali rozsáhlý přednáškový program nejen o porodu, ale i o šestinedělí, těhotenství, o miminkách, novorozencích a tak dále. Potom je tady spousta prezentací různých firem, ale i my jsme z oddělení přinesli na ukázku porodní gauč. Máme tady špičkový ultrazvuk, který dělá 3D zobrazení. Je to tady tak jako vymyšlené, aby si tu každý našel nějak svoje a během celého toho dne se měl na co podívat a čeho doptat.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soňa Krejčí, vedoucí lékařka, novorozenecké oddělení SNO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Prezentujeme tady naše novorozenecké oddělení, propagujeme teda laktační poradnu, kdy je to taková následná péče, kdy maminky se v porodnici učí kojit. Dále vlastně tady prezentujeme i banku mateřského mléka, kterou máme jako velice tak jako vzácně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V moravskoslezském kraji jsou pouze sběrny mateřského mléka. Díky nim mohou maminky dokrmovat své děti mateřským mlékem místo umělé výživy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvnice akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já jsem přišla hlavně teda primárně kvůli 3D Ultrazvuku, který porodně se nabízí, protože s malým mi to nevyšlo tehdy, tak teď to vyzkoušíme znovu.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Chtěla jsem si poslechnout přednášky, jako porod do vody mě zajímá. Budu rodit v Opavě podruhé a posledně mi vyhovovala vana, takže doufám, že to vyjde zase ve vaně.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Přišla jsem zase načerpat nějaké informace, nové, další. Teď mají nové ty gauče, tak to ještě taky chci všechno zjistit, jak to tam funguje.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akce jasně ukázala, že o téma přirozeného rodičovství je v regionu obrovský zájem. Nastávající rodiče měli možnost načerpat cenné informace, vyzkoušet si moderní pomůcky a především se přesvědčit, že opavská porodnice drží krok s nejnovějšími trendy v porodnictví.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětské oddělení SNO obdrželo dar z fotbalového turnaje</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opavská Slezská nemocnice si slavnostně převzala šek na 20 000 korun. Tyto finance byly vybrány v rámci 12. ročníku fotbalového turnaje Visegrad Cup, který se uskutečnil na konci srpna v Malých Hošticích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Předání šeku proběhlo za účasti hlavního organizátora turnaje Andrease Drastíka, zástupců sponzorů a čestného hosta turnaje, mistra světa v letech na lyžích a olympijského medailisty Jaroslava Sakaly.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karel Siebert, ředitel SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já bych chtěl za naši nemocnici moc poděkovat organizátorům Visegrad Cupu a to hlavně ze dvou důvodů. První důvod je ten, že vlastně podpořili prevenci a podpořili pohyb dětí, což je velice důležité pro jejich zdravý růst a zdravý rozvoj a za druhé bych chtěl poděkovat za finanční dar, který poskytli naši nemocnici. Moc si této akce vážím.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Za tento finanční dar dětské oddělení každoročně nakupuje herní prvky do čekáren a herniček a využívá jej i na další zvelebení oddělení, které je tak pro hospitalizované děti příjemnější a veselejší. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalibor Hudec, primář dětského oddělení SNO: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Určitě jsme rádi, protože ty peníze se hodí pořád s tím, že těch dětí je poměrně hodně tady hospitalizovaných. A jak už jsem říkal, nejenom léky léčí, ale i prostředí a určitě využíváme tyto peníze na zlepšení podmínek pro děti, i potažmo pro rodiče a ta léčba je potom mnohem účinnější a efektivnější.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celkově se z aukce dresů, která proběhla během fotbalového turnaje Visegrad Cup, podařilo vybrat téměř 60 tisíc korun. Tato částka byla rozdělena právě mezi Slezskou nemocnici a Domov pro seniory v Kravařích.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaroslav Sakala, mistr světa v letech na lyžích: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Já jsem přispěl tím dresem Primože Rogliče na tu dražbu a na té akci je krásné, že sportující děti vydělají nějakou korunu pro děti, které nemají to štěstí a jsou zrovna v nemocnici. Takže proto to podporuju a protože děti sportují a hýbou se. Bylo tam spousta dresů fotbalistů, nějakých hokejistů a jiných známých osobností. Myslím si, že ten od Primože se vydražil za nejvíce.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emil Kříž, sponzor a spolupořadatel Visegrad Cupu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Naše společnost pomohla nejen dětem, ale zároveň pomohla domovu důchodců, kde jsme dali nějaké peníze, které jsme vytěžili z tohoto turnaje, plus tady do Slezské nemocnice na dětské oddělení Slezské nemocnice v Opavě. Plus jsme přinesli nějaké dárky, jsou to masti švýcarské výroby, které jsou velice kvalitní plakety, které dostaly všechny děti na tomto dětském mezinárodním fotbalovém turnaji. To si odnesl každý tým domů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Díky fotbalovému turnaji Visegrad Cup se tak již dvanáct let daří spojovat sport, zábavu i dobročinnost. Letos opět potěšil malé pacienty Slezské nemocnice, pro které bude finanční podpora znamenat příjemnější prostředí během léčby.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/opavsky-expres/opavsky-expres-27-09-2025-16-36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>