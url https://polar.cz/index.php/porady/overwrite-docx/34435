--- v0 (2025-12-24)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.10.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeladenský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná slučuje své dvě mateřské školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Čeladná sloučí obě své mateřské školy do jednoho subjektu. Oficiálně se tak stane od 1. ledna 2026. Pracoviště nazvané Beruška a Krteček budou mít jedno vedení, ale každé svůj vzdělávací program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -59,53 +174,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Bartošová, ředitelka mateřské školy v Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Tak to, co zůstane zachováno, je, že budeme stále ve dvou budovách, stále budeme mít svoji vlastně jako identitu, my budeme Beruška, vedle bude školka Krteček, rodiče si dál budou moct vybrat, do které mateřské školy své dítě umístí a určitě budeme každá v něčem jedinečná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Golová (BEZPP ZA KDU-ČSL), místostarostka Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Obec samozřejmě jako zřizovatel těchto příspěvkovek je vedena mnoha argumenty. Zásadním, základním je, že v tom vidíme i do budoucna možnost potenciálu nějakých úspor nákladů. Bude tam určitě možnost některé ty náklady eliminovat, snížit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Obec samozřejmě jako zřizovatel těchto příspěvkovek je vedena mnoha argumenty. Zásadním, základním je, že v tom vidíme i do budoucna možnost potenciálu nějakých úspor nákladů. Bude tam určitě možnost některé ty náklady eliminovat, snížit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každé pracoviště bude mít svou autonomii ve vzdělávání a zároveň se cesty obou budou  protínat na společných akcích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Bartošová, ředitelka mateřské školy v Čeladné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V čem my můžeme být teď jedineční nebo co nám může teď hodně pomoct, je vzájemná spolupráce a využívat potenciál nejenom nás, učitelek, takže nějaké vzájemné sdílení dobré pedagogické praxe, ale i třeba rodičů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -208,93 +322,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/celadensky-miniexpres/celadensky-miniexpres-01-10-2025-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>