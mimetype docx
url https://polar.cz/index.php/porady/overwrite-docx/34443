--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2025, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">VŠB-TUO hostí výstavu věnovanou sochaři Gajdovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Galerie FEIKA na VŠB-TUO hostí výstavu věnovanou sochaři Vladislavu Gajdovi. Umělci, který svými díly obohatil nejen univerzitu, ale také veřejný prostor celého města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,53 +320,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZUŠ nabízí zrekonstruované prostory i nové obory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní umělecká škola Ostrava-Poruba nabízí zájemcům nové obory. Jedním z nich je také obor Multimédia a fotografie, který má k dispozici novou moderní učebnu. Rekonstrukcí prošel přes letní prázdniny také koncertní sál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Základní umělecká škola Ostrava-Poruba vstupuje do nového školního roku s novou multimediální učebnou, novým prostorem pro hudební a zvukovou režii a zrekonstruovaným koncertním sálem. Slavnostní otevření doprovodili Porubští trubači.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Základní umělecká škola Ostrava-Poruba vstupuje do nového školního roku s novou multimediální učebnou, novým prostorem pro hudební a zvukovou režii a zrekonstruovaným koncertním sálem. Slavnostní otevření doprovodili Porubští trubači. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kajzar, ředitel, ZUŠ Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Už dlouhodobě nesplňoval podmínky. Malovalo se, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">dělaly se nové podlahy, akusticky se to řešilo, daly se nové sedačky, protože to polstrování už bylo nevyhovující. Myslím si, že jsme sami byli svědky toho, že když tady teď zahráli Porubští trubači, tak to akusticky skutečně mělo smysl.” </w:t>
       </w:r>
     </w:p>
@@ -574,53 +688,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Já vidím první vitrínu a ta výstava se mi líbí moc. Já v tom vidím minimálně nějakou pořádnou párty.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Je to zajímavé, nevšední a chtěla bych o tom slyšet více, jak to vznikalo, proč a chtěla bych poznat ty umělce a jejich záměr.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vernisáž výstavy doprovodil svou tvorbou také DJ WZ a překvapením bylo pro všechny přítomné také doprovodné vystoupení. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vernisáž výstavy doprovodil svou tvorbou také DJ WZ a překvapením bylo pro všechny přítomné také doprovodné vystoupení.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Chovancová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbor kultury ÚMOb Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
@@ -754,93 +867,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-02-10-2025-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>