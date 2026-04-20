--- v0 (2025-12-24)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2025, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Trilogie představuje Ostravu očima spisovatelů a básníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se povedlo vytvořit unikátní literární dílo. Jde o trilogii, která mapuje historii města prostřednictvím literatury. Badatelé vytipovali spisovatele a básníky, kteří v Ostravě žili nebo o ní psali a jejich prostřednictvím pak literární historik Jan Hruška město představuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,54 +277,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V domu městských služeb bude sídlit  odbor vnitřních věcí, který má na starosti občanské průkazy a pasy a odbor dopravně správních činností, který se stará o řidičské průkazy a evidenci vozidel. Flexibilní kanceláře budou ale také připraveny pro strážníky a několik městských organizací. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdena Kavanová, městský ateliér MAPPA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je možné ty kanceláře zvětšovat nebo zmenšovat. A celkově i ta dispozice je efektivní pro návštěvníky. Dává pocit otevřeného úřadu. Propojuje vlastně ten dům, ve středu je zelené atrium, které jí propojuje hezky se zeleným prostranstvím, které vznikne na Černé louce. Takže celkově je ten dům prostupný, můžete projít od Masarykova náměstí až na Černou louku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předběžný harmonogram počítá se zahájením stavby v roce 2027 a úředníci by se měli stěhovat v roce 2030. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Předběžný harmonogram počítá se zahájením stavby v roce 2027 a úředníci by se měli stěhovat v roce 2030.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská curlingová hala je netradičně v prvním patře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -376,93 +489,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-02-10-2025-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>