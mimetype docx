--- v0 (2026-02-13)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.10.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstek primátora B. Niemiec se stane poslancem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voliči rozdali karty ve volbách do parlamentu. Novým poslancem za Moravskoslezský kraj byl zvolen i náměstek primátora Havířova Bohuslav Niemiec. Jaké budou jeho další kroky, prozradil v rozhovoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,54 +354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Baránek,provozně-technický náměstek Nemocnice Havířov: “Nemocnice se rozhodla oddělit svůj pozemek od pozemku soukromého subjektu, a to z toho důvodu, že nemocnice potřebovala znovu zavést 30 minut parkování zdarma. Parkování zdarma pro ZTP a ZTP/P řidiče a pacienty. Z toho důvodu je celá nová organizace a věříme, že si to sedne a že to veřejnost přivítá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stání pro lidi s průkazem ZTP je zdarma, stejně tak pro onkologicky nemocné pacienty. Parkovací lístek si ale tito návštěvníci musí nejdříve nechat potvrdit v lékárně, nebo nemocničních potřebách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já myslím, že to je v pořádku. Kdo chce, může zaparkovat na veřejném, kdo chce na placeném. Já s tím problém nemám.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já myslím, že to je v pořádku. Kdo chce, může zaparkovat na veřejném, kdo chce na placeném. Já s tím problém nemám.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to skvělé, že to tak vyřešili, a že máme to parkoviště na půl hodiny zdarma. Určitě je to dobré řešení, když využíváme služeb nemocnice, tak je důležité, aby lidé nemuseli tady za to parkování platit. Myslím, že je to správný krok a všichni pacienti ho budou jen vítat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nevadí mi ani platit, ani neplatit. Prostě zaparkuji tam, kde je místo a neřeším to.”</w:t>
       </w:r>
@@ -534,93 +647,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-07-10-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>