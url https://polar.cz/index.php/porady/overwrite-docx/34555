--- v0 (2026-02-23)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.10.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hledá se vítěz participativního rozpočtu Naše Poruba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubané mohou opět přispět ke zvelebení obvodu. A to v rámci participativního rozpočtu Naše Poruba. Do finále se probojovaly tři návrhy, pro které je možné hlasovat a zvolit tak svého favorita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,53 +254,50 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,My bychom chtěli toto prostranství upravit, zvelebit jak pro nás, tak pro ostatní obyvatele. Navrhujeme rozšíření dětského hřiště, zasazení nové zeleně, chceme věci, které podporují biodiverzitu, například pítka pro ptáky. Má zde také vzniknout komunitní gril s piknikovými stoly a lavičkami. Zároveň bychom rádi pořídili také knihobudku. A máme také návrh na přidání domečku pro děti, rozšíření balančních prvků. V rámci úprav prostoru chceme přidat i zastřešení. Měly by tady být prostory pro popínavé rostliny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Bydlím v okolí a zajímá mě to. I když děti nemám, ale třeba pro vnoučátka mě zajímá, jak to tady bude vypadat, kdyby se to uskutečnilo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Myslím si, že by tady byl i vhodný prostor pro to, aby tu byla louka pro volně pohybující se zvířátka, protože toho prostoru je tady poměrně dost. Mohli by tam být starší lidé a mohli by si pejska pustit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhý projekt, který odborná porota poslala do finále má název Prostor pro společně strávený čas II a nachází se ve dvoře mezi ulicemi Maďarská a Mongolská na 5. stavebním obvodě. A společně se třetím projektem je ve finále participativního rozpočtu Naše Poruba již podruhé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Boščíková, navrhovatelka projektu Prostor pro společně strávený čas II: </w:t>
       </w:r>
       <w:r>
@@ -193,53 +305,50 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,My už jsme to zkoušeli loni. Bohužel jsme byli druzí. Architekt je úžasný, ten stejný, takže letos to bylo mnohem jednodušší. Domlouvali jsme se s maminkami, že nám chybí ještě houpačky. Tatínci chtějí workoutové hřiště a dámy 60+ by měly rády posezení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Bydlím tady a návrh je zajímavý. To workoutové hřiště je zajímavé, to bych já ocenil.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,My tady bydlíme, máme dvě děti, takže bychom byli určitě rádi. A budeme hlasovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Bálek, architekt, OFA Architecture: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Mě se tohle místo nejvíce líbilo. Já jsem si v podstatě to místo vybral, protože mi přijde velice potenciální právě pro architektonický návrh. Je to rozděleno na dvě zóny. V jednom prostoru má vzniknout multifunkční sportoviště, které je s umělou plochou. Je tady takový specifický prvek, zelená stěna, která má krýt sportoviště a zároveň má funkci zabraňovat šíření hluku do okolí. Dále jsme chtěli propojit prostor s hřištěm pro nejmenší a vymysleli jsme lanovou dráhu.”</w:t>
       </w:r>
     </w:p>
@@ -281,63 +390,57 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ,,My jsme to plánovali tak, aby tady měly vyžití všechny generace dětí. Tato plocha s pískovištěm a posezením je pro ty nejmenší. Houpačky budou přesunuty v rámci Poruby na jiné místo a vznikne tady širší plocha s kačírkem a lepšími prvky. Pro ty starší děti tady vznikne tzv. opičí dráha složená z deseti prvků. Třetí částí je velké asfaltové hřiště, kde jsme doplnili mantinely, které oddělí vnitřní a vnější část. A po obvodu toho hřiště vznikne dráha, kde se mohou malé děti učit na dopravních prostředcích.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Mě se ten návrh líbí. Vzniklo by tady něco nového pro děti, protože momentálně je tady to hřiště takové opuštěné. Takže by to bylo fajn, kdyby tady vzniklo něco nového.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Já si tady ráda hraju na houpačkách a ráda jezdím na koloběžce.” </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Připadá mi hezké, že tady někdo dělá tyto hřiště, že to vylepšuje. Byl bych rád za nějaké lavičky a ještě by se mi tady líbilo, což jsem viděl i na tom projektu, že tady má být clona proti slunci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Špačková, koordinátorka participativního rozpočtu, MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -460,93 +563,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-16-10-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>