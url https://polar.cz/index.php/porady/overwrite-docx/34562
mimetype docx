--- v0 (2026-02-22)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Participativní rozpočet mění kvůli školákům pravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice vyhlásila další ročník participativního rozpočtu, díky kterému mohou obyvatelé sami rozhodnout o využití části městských financí. Poprvé mohou své podněty přihlásit i mladí lidé od 15 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -166,57 +281,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam ten samotný projekt už se teďka finalizuje, probíhají konečné úpravy a věřím, že instalace těch herních prvků bude ku prospěchu těch nejmenších, pro které je to určeno.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ze sedmi set hlasujících se právě pro vylepšení tohoto prostoru vyjádřilo 501 lidí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podzimní swap přinesl novou energii do šatníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Podzimní swap oblečení opět nabídl příležitost vyměnit si nevyužité kousky z šatníku za nové. Sál Dělnického domu, kde se akce konala, ovšem zaplnily také třeba boty, hračky a různé potřeby pro kojence.</w:t>
@@ -265,55 +373,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato akce je zdarma, nemáme žádné vstupné, není žádná podmínka, aby lidi donesli věci, můžou přijít jenom opravdu jako takzvaně na čumendu, nebo si prostě jen naplnit tašky. Takže nejsou žádné podmínky, hlavní podmínkou je všechno si odnést.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To, co si nakonec nikdo domů neodnesl, ovšem také ještě neskončí na skládce. Pořadatelé a dobrovolníci z rodinného zůstatky naskládali do pytlů a rozvezou je do ADRY, Armády spásy, případně poputují do pěstounského skladu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na parkour mají studénecké děti zkušeného trenéra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkour je oblíbeným sportem, jehož popularitu šíří různá videa na internetu. Ve Studénce ovšem mají děti možnost naučit se ovládat jeho prvky bezpečně pod vedením zkušeného trenéra.</w:t>
@@ -411,55 +514,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organizace Improve Yourself posunuje parkour z oblasti koníčku dále a pořádá pro děti i soutěže. Ta nejbližší, které se mohou zúčastnit i tito kluci a holky, se bude v parkurové hale ve Frýdku-Místku konat 22. listopadu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bobak, trenér Improve Yourself: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Konečně už je parkour sport. To dlouho nebylo, pořád to byl jenom vandalismus, kde borci prostě skákali po barákách. Teďka už to tak není. Už je to normální sport, který je i na olympiádách. Dokonce Jarda Chum je český borec, který má své tréninky. A je to náš olympijský reprezentant, kterého možná i zdravím, protože je fakt borec. Děkuji i Jardovi za to, že ten parkour takhle hezky prostě vede a je to skvělý příklad pro dětí a mládež.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šikovní parkouristé pak mohou s Improve Yourself vystupovat v různých show, ať už na obecních slavnostech, nebo velkých festivalech jako  Beats of Love a Colors of Ostrava. Kroužek parkouru pořádá tato organizace v mnoha místech regionu, volná místa jsou třeba v Petřvaldu, Kuníně, Fulneku nebo v Nové Jičíně.   </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -534,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-17-10-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>