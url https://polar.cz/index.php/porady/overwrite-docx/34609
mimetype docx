--- v0 (2026-02-21)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice dostala data z odstrašujícího vlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revolution train, vlak varující před závislostí, a nejen drogovou, zastavil na jaře i ve Studénce. V jeho posledním vagonu vyplňovali školáci anketu. Vyhodnocená data teď obdržela i radnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -274,209 +389,193 @@
         <w:t xml:space="preserve">Iva Hoňková, spisovatelka a ilustrátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My samozřejmě ty pověsti sbíráme už dlouho. Já bych řekla, že třeba sbírám je už 20 let, ale pořád jsem se točila kolem těch dětí a ty pověsti jsem psala hlavně pro děti. Ale když už mám děti teďka velké, takže jsem si říkala, že bychom mohli napsat nějakou teďka už jako větší strašidelnější knížku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Plachý, fotograf a publicista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Knížka by měla být teoreticky příští rok a počet kapitol ještě není známý, protože v současné době jsme našli další zdroj legend z této oblasti. Bohužel jedná se spíše o cizojazyčné zdroje, protože dřív tady byly Sudety, takže vlastně hodně legend zaniklo s odsunem německého obyvatelstva, takže hledáme právě v německých kronikách, v německých pohádkových knížkách a legendách, takže stále nacházíme nové a nové příšerky, které se tady vyskytovaly.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro knihu už pomalu vznikají i první ilustrace. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro knihu už pomalu vznikají i první ilustrace.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Hoňková, spisovatelka a ilustrátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Měly by to být jenom jako perokresby, aby to nebyla žádná nějaká moc velká barevnost, protože mi se to nelíbí, ani to neodpovídá tomu tématu. Měli by tam být nějací vlkodlaci, měli jsme tady nějaké umrlce, měli jsme tady spoustu zajímavých příšerek, které si myslím, že by stály za to, aby to světlo světla spatřily znova.” </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výhru zajistil Studénce hattrick nové posily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejisté Studénky v novém ročníku krajské ligy hostili ve třetím kole Orlovou. Před domácím publikem vyhráli 3:1, i díky hattricku čerstvé posily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Novou sezonu krajské soutěže zahájili hokejisté Studénky domácí výhrou proti Frýdku-Místku a následně venkovní porážkou v Uničově. Třetí utkání přivedlo na studénecký led Orlovou. Tu porazili 3:1, když se před domácími fanoušky blýskla hattrickem nová posila týmu Marek Kovalski. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Novou sezonu krajské soutěže zahájili hokejisté Studénky domácí výhrou proti Frýdku-Místku a následně venkovní porážkou v Uničově. Třetí utkání přivedlo na studénecký led Orlovou. Tu porazili 3:1, když se před domácími fanoušky blýskla hattrickem nová posila týmu Marek Kovalski.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Kovalski, HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pro mě to byla premiéra tady před domácími fanoušky. A myslím si, že to bylo super. Napadalo mi to tam, takže nemůžu si stěžovat. Atmosféra byla famózní, v kraji jsem ji ještě nezažil, dalo by se říct, když nepočítám finále krajské soutěže po covidu, takže úplně super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Baldik, brankář HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Skvělý výkon předvedl i jejich gólman a už v první třetině bylo jasné, že moc gólů dneska nepadne. Koval naštěstí dal hattrick, mi se to podařilo s obránci zavřít, obranci hodně pomohli, ty puky jsem viděl, takže super, dobře to dopadlo. Těžký zápas.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Ivan, trenér HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Přijel kvalitní soupeř, mají ten mančaft taky omlazený a tím pádem výborně bruslí a vyplního prostory. Na druhou stránku myslím si, že jsme dneska byli lepší a ta první třetina to ukázala. Škoda, že jsme neproměňovali šance a taky mohlo být 4:0 a mohlo být po zápase. Na druhou stranu dali kontaktní gól a druhou třetinu jsme prohráli, zase jsme začali s nějakým tím ostychem, já nevím, co to je tady za syndrom. Ty druhé třetiny, to musíme odbourat, a třetí jsme dohráli a konečně kluci udělali v té třetí dvacítce to, co s asistentem po nich chceme.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Přijel kvalitní soupeř, mají ten mančaft taky omlazený a tím pádem výborně bruslí a vyplního prostory. Na druhou stránku myslím si, že jsme dneska byli lepší a ta první třetina to ukázala. Škoda, že jsme neproměňovali šance a taky mohlo být 4:0 a mohlo být po zápase. Na druhou stranu dali kontaktní gól a druhou třetinu jsme prohráli, zase jsme začali s nějakým tím ostychem, já nevím, co to je tady za syndrom. Ty druhé třetiny, to musíme odbourat, a třetí jsme dohráli a konečně kluci udělali v té třetí dvacítce to, co s asistentem po nich chceme.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Ivan, trenér HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mančaft jsme teďka celkem i nově poskládali, já jsem přitáhl osobně sedm nových hráčů, takže ta chemie hokejová bude chvilku trvat, jak se říká. Sezona je dlouhá, ale bohužel v krajské lize je jenom 16 utkání, což mi připadá ujeté na hlavu, tenhle systém. Takže teď už máme tři za sebou a čeká nás v základní části jen třináct utkání. Takže ta chemie, ta si musí sednout, ty pětky, furt to tvoříme, furt nějakého hráče posouváme, měníme, takže bude to chvíli trvat, ale ten kolektiv tady byl vždycky dobrý. Já si pamatuju, když jsme tady s Bohumínem otvírali zimní stadion, byla tu velká sláva, přišlo hodně lidí, takže i ten zimní stadion mám svým způsobem rád. Jde vidět, že tady ve Studénce nespí a dělají všechno pro to, ať nám ty podmínky zlepšují, za což jsem městu rád.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Kovalski, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já se s Marou znám vlastně už deset roků, kdy jsem začal hrát v Bohumíně, tak jsme se tam potkali, a když mi před sezonou zavolal, jestli nechci jít s ním do Studénky, tak jsem neváhal a šel jsem."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já se s Marou znám vlastně už deset roků, kdy jsem začal hrát v Bohumíně, tak jsme se tam potkali, a když mi před sezonou zavolal, jestli nechci jít s ním do Studénky, tak jsem neváhal a šel jsem." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Baldik, brankář HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tak mi se ve Studénce hraje nejlépe. Pro mě je to hokejový domov. Hrál jsem v Kopřivnici, v Opavě, ale vždycky jsem se těšil, až se vrátím tady. Užívám si to tady před tribunou plnou známých a hlavně před rodinou. Diváci jsou tu za mě určitě nejlepší v kraji. To je bez pochyb.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diváckou podporu ocení studenečtí hokejisté i ve 4. kole soutěže, v sobotu 25. října od 17 hodin hostí Bohumín.  </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -551,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-24-10-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>