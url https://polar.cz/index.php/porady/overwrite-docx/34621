--- v0 (2026-02-17)
+++ v1 (2026-05-09)
@@ -1,104 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vznik republiky je pro skauty stále živým odkazem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hymna zněla na novojičínském náměstím na počest oslavy 107. výročí vzniku samostatného československého státu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Toto historické datum připomněla vzpomínková akce před bustou prvního prezidenta Tomáše Garrigue Masaryka u budovy radnice, na jejíž organizaci se třetím rokem podílí skauti z obou novojičínských středisek Dvojka a Pagoda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína, středisko Pagoda: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to určitě jeden z nejvýznamnějších svátků, už jenom tím, že naše náměstí je pojmenováno po zakladateli Československa, nebo jednom ze zakladatelů Československa, po prvním československém prezidentovi T. G. Masarykovi. Toto výročí je spojeno nepochybně i se skautským hnutím, protože členové spolku Junák Český skaut se právě v těch říjnových a listopadových dnech roku 1918 podíleli, dá se říct si, na vzniku Československa. Tím, že pošta českých skautů fungovala od těch prvních dní založení nové Československé republiky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Lukeš, středisko DVOJKA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vlastně vůbec první československá známka vůbec je skautská, první skautská známka na světě vůbec je ta naše. My jsme plnili ty úkoly, kdy jsme pomáhali vlastně to budování, kdy jsme roznášeli tu poštu po těch úřadech, protože se nevěřilo těm stávajícím úředníkům, takže ten odkaz tady pořád v nás je. A to, že nás město oslovilo, jestli bychom si nevybrali některý z těch svátků, tak jsme si vybrali tenhle, protože nám je tak nejbližší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">členové novojičínských skautských oddílů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -168,53 +276,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky klubu rodáků jméno Neusser rezonuje dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub rodáků a přátel města připomněl dalšího významného Novojičíňáka, respektive tentokrát dva. Na ulici K nemocnici odhalil pamětní desku věnovanou rodině, která vyráběla varhany a harmonia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyhlášená továrna na varhany a harmonia, která nesla jméno Neusser, stála na ulici K nemocnici. Pamětní desku odhalil Klub rodáků a přátel města na domě číslo popisné 62, ve kterém sídlilo vedení podniku. Stalo se tak u příležitosti letošního 100. výročí úmrtí Karla Neussera, který byl synem zakladatele dílny Johanna. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyhlášená továrna na varhany a harmonia, která nesla jméno Neusser, stála na ulici K nemocnici. Pamětní desku odhalil Klub rodáků a přátel města na domě číslo popisné 62, ve kterém sídlilo vedení podniku. Stalo se tak u příležitosti letošního 100. výročí úmrtí Karla Neussera, který byl synem zakladatele dílny Johanna.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Wessely, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se pokoušíme o to, aby jméno Neusser opravdu rezonovalo i v našem městě a i dále tak, jak rezonuje v jiných místech, kde vědí, že jim u nich v kostele hrají varhany od firmy Neusser z Nového Jičína, respektive Neutitschein, jak to tam bývá napsáno. Přesvědčili jsme se o tom na více varhanách tady v blízkém okolí, ale dokonce i v zahraničí jsme na ně narazili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostnímu okamžiku byla přítomna i pravnučka Karla Neussera žijící v Německu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -362,95 +469,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">“Je to celkem osm sociálních služeb, které tady na Novojičínsku provozujeme. A zároveň chceme i podpořit naše kolegy, protože v Komorní Lhotce dokončujeme rekonstrukci domova pro seniory a i ty chceme z tohoto výtěžku podpořit, proto je to i nazvané Tóny, které pomáhají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci benefice: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak vnímáte tu myšlenku? Jako skvělou, protože služby sociální potřebují podpořit. Jednak ze strany klientů, jednak pro zaměstnance je to velmi významný moment.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já se raduji z toho, že takové aktivity jsou, protože opravdu si myslím, že podpora je potřeba, a nejen možná finančně, ale i morálně, a tak je skvělé, když kostel bude plný lidí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já se raduji z toho, že takové aktivity jsou, protože opravdu si myslím, že podpora je potřeba, a nejen možná finančně, ale i morálně, a tak je skvělé, když kostel bude plný lidí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Boris Nykl, sbormistr Ondrášku novojičínského sboru ZUŠ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ondrášek se dlouhodobě a obecně, všechny sbory v republice, troufám si tvrdit, se aktivně zapojují do benefičních projektů. Pravidelně zpíváme pro UNICEF, to se koná v březnu co dva roky, a to se spojí všechny sbory z celé republiky. A Ondrášek se pravidelně účastní nejrůznějších benefičních akcí. Mně osobně to dává velký význam, protože když právě dětské sbory se domluví, nacvičí a ve volném čase pak uspořádají takový koncert, tak je to o to silnější, to si myslím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Lhotská, Slezská diakonie, vedoucí oblasti Novojičínsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jak často se stává, že pro nás někdo udělá takovou akci? No velmi časté to není, proto si toho velmi vážíme a jsme vděční panu sbormistrovi, celému sboru a všem, kteří se na tom podílejí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Repertoár Ondrášek přizpůsobil prostoru, ve kterém se koncert konal, zazněly duchovní písně, od renesance až po současnost.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -525,93 +624,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-27-10-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>