--- v0 (2026-02-25)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov je na Dušičky připraven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov, který je největším hřbitovem ve městě, se připravuje na nápor návštěvníků. Svátek zesnulých totiž tradičně znamená zvýšený počet lidí, kteří přijdou zavzpomínat na předky. Na zvýšený nápor se připravují i strážníci, kteří budou působit především prevenčně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -465,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-28-10-2025-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>