--- v0 (2026-02-16)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.11.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hotova je druhá etapa regenerace sídliště Nerudova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila druhá etapa regenerace panelového sídliště Nerudova. Jejím výsledkem jsou opravené chodníky, dětské hřiště a zejména nová parkovací místa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -103,59 +218,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Machková, tisková mluvčí města Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Před zahájením přeměny sídliště se k záměru vyjadřovali i občané města. Nejprve v anketě a následně na veřejném projednávání. Z názorů lidí vyplynulo, že jim v dané lokalitě nejvíce schází parkovací místa, rekreačně sportovní vybavenost a prostor pro trávení volného času dětí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V bytových domech  lokality sídliště Nerudova žije zhruba 900 lidí. Koncepce regenerace, která jim má zpříjemnit bydlení, byla zpracována v roce 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín byl první zastávkou Glow Up UNI Tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj spustil kampaň, která má udržet středoškolské studenty na vysokých školách v regionu. První zastávkou putovního projektu byl Nový Jičín.</w:t>
@@ -223,53 +329,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">studenti středních škol Novojičínska: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rozšíříme si jako obory a jaké vysoké školy tady jsou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to dobrá inspirace, jisto ještě nemám.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Seznámí nás tady, s jakýma vysokýma školami tady můžeme počítat.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Seznámí nás tady, s jakýma vysokýma školami tady můžeme počítat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Ličková, studentka Ostravské univerzity: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přiblížit se těm středoškolákům je něco, co opravdu chceme. Ostravská univerzita obecně je taková, že vám dá fakt jako zkušenosti a zážitky a přátelé na celý život.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Císařová, Slezská univerzita v Opavě:</w:t>
       </w:r>
       <w:r>
@@ -337,151 +442,147 @@
         <w:t xml:space="preserve">Zuzana Rosová, Mozaika rodinné centrum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti navštíví lesní zvířata. Můžou se těšit na víly, na skřítky, na lišky a nebo s paní pekařskou mohou upéct vánočku a ozdobit ji třeba rozinkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už dopředu se děti mohly na lampionový průvod předchystat splněním dvou vyhlášených výzev. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Rosová, Mozaika rodinné centrum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“První výzva byla, že se můžou s námi rodiče nebo děti ozdobit, třeba tykadélky nebo kostýmy. A druhá výzva byla, že připraví lesním broučkům kamaráda do dlaně, ať už to bylo ze šišky, z kamínku a již teď vidíme, že děti nám ukazují, jaké kamarády donesly, takže jsme moc rádi, že tyto výzvy baví.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“První výzva byla, že se můžou s námi rodiče nebo děti ozdobit, třeba tykadélky nebo kostýmy. A druhá výzva byla, že připraví lesním broučkům kamaráda do dlaně, ať už to bylo ze šišky, z kamínku a již teď vidíme, že děti nám ukazují, jaké kamarády donesly, takže jsme moc rádi, že tyto výzvy baví.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Dendišová, MKS Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vyšlo to parádně, oproti loňskému roku máme navíc teploučko, takže nám tady nikdo nemrzne, nemáme červené nosy. A strašně se těšíme, jak to dopadne.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Plave celé Česko zasáhla i Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do akce Plave celé Česko se letos zapojil také Nový Jičín. Podpořit kampaň, která má za cíl motivovat veřejnost k této zdravé pohybové aktivitě, mohl kdokoliv. Děti plavaly padesát metrů, dospělí dvojnásobek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Termín konání seriálu plaveckých akcí v rámci kampaně Plave celé Česko probíhá od září do prosince. V novojičínském bazénu odstartovali tuto iniciativu v deset hodin 1. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Termín konání seriálu plaveckých akcí v rámci kampaně Plave celé Česko probíhá od září do prosince. V novojičínském bazénu odstartovali tuto iniciativu v deset hodin 1. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendula Frantová, předsedkyně Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přišla nám nabídka a říkali jsme, že by bylo fajn, kdybychom zapojili širokou veřejnost města a trošičku to tady rozpohybovali, aby se ukázalo, že Nový Jičín žije a že se bavíme i sportem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Rozhodla jsem si zapojit, protože moje děti plavou za Plavecký klub Nový Jičín a jako mamka jsem je nechtěla podpořit a podpořit celkově plavání.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Rozhodla jsem si zapojit, protože moje děti plavou za Plavecký klub Nový Jičín a jako mamka jsem je nechtěla podpořit a podpořit celkově plavání.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Protože nejsem úplně dobrý plavec, tak jsem si zvolila, že jsem dala bazén kraulem a bazén prsa. Jsem zadýchaná ještě. A pro mě to bylo jako nadlidský výkon, ale dala jsem to.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Chodím na bazén pravidelně, tak jsem to využil, této akce.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Chodím na bazén pravidelně, tak jsem to využil, této akce.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodím plavat pravidelně v pátek s důchodcema, no když jsem viděl ten plakát, že to je, tak jsem si řekl, proč ne. No kdysi se to plavalo, to už je asi 30 nebo 40 roků. Ale pak ještě byla jedna akce, že se to plavalo 100 metrů, ale jednotlivě, a sčítalo se to dohromady. A taky jsem plavala v Praze na spartakiádě na Podolí, taky byla nějaká spartakiádní štafeta. Prostě plavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě motivovat veřejnost k pravidelnému plavání jako zdravé pohybové aktivitě je i hlavní myšlenkou této celorepublikové iniciativy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendula Frantová, předsedkyně Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -494,56 +595,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plavci mohli průběžně přicházet až do 18. hodiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendula Frantová, předsedkyně Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U vstupu si vyplní startovní lístek. V rámci tohoto startovního lístku nebudou platit vstupné, mají dvouhodinový vstup zdarma a bude to probíhat tak, že se můžou rozplavat, můžou se rozcvičit, pak si odplavou danou trať, která je do 16 let 50 metrů, od 16 let 100 metrů a vlastně potom ten pobyt po dvou hodinách ukončí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když na pamětním listu byl zapsán plavecký čas každého účastníka, nebyl tím podstatným ukazatelem. Důležitá nebyla rychlost, ale chuť se hýbat a udělat něco pro své zdraví i zábavu.  </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -618,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-07-11-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>