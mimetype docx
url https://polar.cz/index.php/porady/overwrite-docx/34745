--- v0 (2026-02-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2025, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrličané společně vysadili ovocnou alej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik desítek dobrovolníků z Těrlicka se v sobotu 8. listopadu sešlo v Žermanické ulici, aby tam společně vysadili ovocnou alej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,53 +171,52 @@
         <w:t xml:space="preserve">Šimon Kutal, účastník akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přišel jsem tu s mamkou, s mojí sestrou a sedíme tady strom, hrušku. Já jsem tady kopal díru a teď nám nějaký pán pomohl zakopat tady tu velkou tyčku. No a později se, až ten strom vyroste, budu sem chodit dívat a trhat hrušky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Biegun (Naše Těrlicko), starosta Těrlicka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro veliký úspěch, který jsme zaznamenali při výsadbě lipové aleje v Těrlicku-Hradišti, jsme se rozhodli celou akci zopakovat. Tentokrát se nacházíme v Horním Těrlicku, ale nebudeme sadit alej lipovou, rozhodli jsme se tentokrát pro výsadbu ovocné aleje, především tedy hrušní a švestek. Já jsem rád, že velké množství lidí opět přišlo, že zasadí stromy a stejně tak jako v loňském roce budou všechny stromy pojmenovány dětmi. Takže si připravíme cedulky a každý strom ponese krásné jméno. Takže jsem moc rád, že všichni přišli. Dneska zasadíme 60 stromů, ale není to poslední akce, protože už teď víme, že budeme sadit ještě jednu alej v Hradišti. A jestli to všechno dobře dopadne, tak dokonce ještě jednu alej na Kostelci v Těrlicku. Takže sadit budeme opravdu hodně a myslím si, že se to vyplatí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny ovocné stromy v aleji budou průběžně kontrolovány a případně i zavlažovány, aby se jim dařilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny ovocné stromy v aleji budou průběžně kontrolovány a případně i zavlažovány, aby se jim dařilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -177,93 +291,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-12-11-2025-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>