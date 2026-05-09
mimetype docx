--- v0 (2026-02-16)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.11.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnazisté hodnotili město a školní prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnázium se zapojilo do série školních fór, které pořádá Zdravé město Nový Jičín. Studenti se mohli vyslovit k dění ve městě, s čím jsou spokojeni a co jim naopak chybí, a také ohodnotit prostředí školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,58 +278,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti třeba navrhovali stavbu multifunkční sportovní a tenisové haly, což jsou projekty, které už město plánuje. Vyslovili se také pro větší množství kulturních akcí a rozšíření počtu restaurací v centru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My můžeme pronajmout prostor, který patří městu třeba za účelem vybudování restaurace. Tam jsem studenty potěšil, že se chystá vlastně náhrada za restauraci Mexiko. Ale v těch soukromých domech to šanci nemáme. Pak tam byl třeba návrh na posílení komunitního života ve městě, což zase také jej jednak na těch občanech, kteří by sami měli být aktivní, ale jednak taky připouštíme nějaké zázemí vytvoření třeba stolu, kde by se ti lidi mohli scházet a podobně. Hodně tam rezonovala například čistota a bezpečnost ve městě. Tam jsem říkal, že se snažíme dělat něco pro to, aby město bylo bezpečnější, snažíme se instalovat nové kamery.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místostarosta ovšem také podotkl, že nelze z veřejného prostoru, z náměstí nebo autobusového nádraží, vykázat člověka jen proto, že nevypadá hezky. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den válečných veteránů připomíná, jak je válka zlá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -585,93 +692,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-14-11-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>