--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.11.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní sál multifunkčního domu už má strop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezské Ostravě vyrůstá nová dominanta. Multifunkční dům v Muglinově se jí bezpochyby stane, protože vedení radnice dbalo nejen na funkčnost, ale i na zajímavý vzhled. I přes počáteční problémy s podložím stavba pokračuje podle plánu a termíny stavebníci dodržují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -457,53 +572,52 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jo, super, každý rok. Prostě je to vynikající. Je to sedmnáctý ples a vím, že všichni odcházíme spokojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci plesu pro seniory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "No tak chodím tady často s důchodci, máme tady toho hodně. No a je to nádherné. Vždycky jsme chodili na plesy a do divadel, takže proč bych toho měl nechat, když jsem v důchodě?"</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "No tak chodím tady často s důchodci, máme tady toho hodně. No a je to nádherné. Vždycky jsme chodili na plesy a do divadel, takže proč bych toho měl nechat, když jsem v důchodě?" </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Krenželoková (ANO), místostarostka Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když jsme začínali první ples, tak jsme skutečně obcházeli seniory a přemlouvali je, aby vůbec na ples pro seniory přišli. A většina reagovala tím způsobem, že řekli: 'My už jsme na to staří a my už se nebavíme tolik.' A dneska, když vidíte, já mám možnost pozorovat tu změnu, že skutečně těch lidí přibývá. Je jich čím dál tím více a umí se bavit skvěle. A myslím si, že kolikrát si i my mladší ročníky z nich můžeme vzít příklad."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě plesů pořádá pro své seniory městský obvod také spoustu dalších akcí, jako jsou oslavy masopustu, Halloweenu nebo oblíbená zahradní slavnost. Mimo to pro ně organizuje také každoroční výjezdy do zahraničí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -599,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-25-11-2025-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>