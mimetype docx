--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hubertovu slavnost myslivci spojili s výročím hájenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavští myslivci si letos během Hubertské slavnosti připomněli 70 let od otevření původní hájenky ve Stonavě. Lovecká chata Lověna však musela být kvůli poddolování zbourána. Na jejím místě proto před třinácti lety vyrostla nová chata, která dodnes plně slouží Mysliveckému sdružení Stonávka a zůstává důležitým zázemím pro jejich činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -479,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-26-11-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>