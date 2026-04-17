--- v0 (2026-02-19)
+++ v1 (2026-04-17)
@@ -1,68 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2025, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EduBoxy jsou budoucností odborného školství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhý den mezinárodní konference Vet Bridge organizované MS krajem v ostravském business inkubátoru Ostravica měl název EduBox Day. Seznámil hosty s fungováním této učební pomůcky.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Meca, ředitel, MS technologická akademie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme představit návštěvníkům výstupy naší práce. EduBoxy jsou vlastně interaktivní digitální učební pomůcky, které samozřejmě mohou mít i fyzickou část. Návštěvníci mohou vidět EduBoxy z oblastí umělé inteligence, strojírenství, elektromobility, automatizace a robotiky. To znamená celé portfolio, které se nám vlastně podařilo od roku 2022 vytvořit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kdybyste měl úplným laikům vysvětlit, co to je ten EDU box, tak jak byste to udělal?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -406,55 +524,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Salamon, návštěvník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem tady studoval a fandím sametové revoluci. Je to pro mě vždycky takový svátek, který mám strašně rád. Tak jsem náhodou na Facebooku viděl upoutávku, tak jsem chtěl přijít. Je to super. Když jsem tady studoval, tak mi trošku chyběla taková angažovaná dimenze toho studia, tak jsem rád, že se gympl začíná otevírat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti Gymnázia Petra Bezruče už teď plánují program Sametu pro příští školní rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -529,93 +642,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-26-11-2025-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>