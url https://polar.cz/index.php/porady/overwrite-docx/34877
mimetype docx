--- v0 (2026-02-19)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2025, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fulnecký miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční strom ve Fulneku rozsvítila princezna Terezka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Komenského ve Fulneku se první adventní víkend zaplnilo stovkami lidí, kteří si nenechali ujít slavnostní rozsvícení vánočního stromu. Hlavní hvězdou večera byla princezna Terezka, která za bouřlivého odpočítávání zažehla světla na letošním stromě, zdobeném 20 velkými hvězdami a stejným počtem zvonečků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/fulnecky-miniexpres/fulnecky-miniexpres-01-12-2025-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>