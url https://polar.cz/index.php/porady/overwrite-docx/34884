--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsvícení stromu zahájilo Vánoce na Jihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pět hodin odpoledne se první prosincový den rozzářil Vánoční strom na náměstí Ostrava-Jih. Oficiálně tak začaly Vánoce na Jihu. Souběžně se stromkem se navíc rozsvítily i dekorace ve zbytku obvodu, které byly letos opět rozšířené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odpočtem a rozsvícením vánočního stromu odstartovaly Vánoce na  Jihu. Areál trhů a zajímavých atrakcí nejen pro děti se letos rozšířil, a z náměstí  Ostrava-Jih sahá až po hrabůvkovskou polikliniku. Kulturní program zahájila  Tereza Mašková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Mašková, zpěvačka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Já jsem přijela dnes  za vámi se svojí kapelou. Zahrajeme písničky, které už třeba znáte, ale  taky zahrajeme skladby z mé nové desky. A na Vánocích, já hlavně na těch  Vánocích nejvíc miluju to, že já mám pocit, že všichni jsou takový jako hrozně rozněžnění.  Jako, že hodní anebo aspoň já třeba cokoliv vidím, tak vždycky  brečím. Jako, že se procházím po náměstí, všechno svítí a chci se mi  brečet. Nevím proč, ale přitom nejsem smutná, ale tak mě to jako dostává. A  jsem hrozně ráda, že v podstatě nějakou tu Vánoční sezonu můžu takhle zahájit i  u nás, tady v Ostravě, protože já jsem z Třince, takže jsem vaše, že jo, naše,  vaše.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: „Já jsem přijela dnes  za vámi se svojí kapelou. Zahrajeme písničky, které už třeba znáte, ale  taky zahrajeme skladby z mé nové desky. A na Vánocích, já hlavně na těch  Vánocích nejvíc miluju to, že já mám pocit, že všichni jsou takový jako hrozně rozněžnění.  Jako, že hodní anebo aspoň já třeba cokoliv vidím, tak vždycky  brečím. Jako, že se procházím po náměstí, všechno svítí a chci se mi  brečet. Nevím proč, ale přitom nejsem smutná, ale tak mě to jako dostává. A  jsem hrozně ráda, že v podstatě nějakou tu Vánoční sezonu můžu takhle zahájit i  u nás, tady v Ostravě, protože já jsem z Třince, takže jsem vaše, že jo, naše,  vaše.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „To je ta atmosféra  před Vánoční, která tu je každý rok a je to tady božské. Já si myslím, že  se jim to vždycky podaří připravit tak, jak by to mělo být.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
@@ -120,53 +234,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Na co jste se přišli  podívat, kam vyrážíte?“ – „Určitě na trhy, dát si něco dobrého a vláček určitě  pro děti, ať si to užijou dneska.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Už jsme byli ve  Vanočním městečku se podívat a teď jedeme vlastně znova se synem.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: „Už jsme byli ve  Vanočním městečku se podívat a teď jedeme vlastně znova se synem.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Při  této příležitosti už teď chci popřát všem občanům Jihu krásný advent, aby  si užili i trošku jiné Vánoce právě tady na náměstí Ostrava-Jih, které se  protáhly až k poliklinice, využili náš vláček, novinku pro letošní zimu, samozřejmě  navštívili díky vláčku i světelné městečko v Bělském lese, a užili si dalšího  doprovodného programu, jak profesionálů, tak taky některých našich mateřských a  základních škol.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Program Vánoc na Jihu probíhá každý den až do 23.  prosince. Zájemci ho mohou, včetně jízdního řádu vánočního vláčku, podrobně  shlédnout na stránkách vanocenajihu.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,57 +380,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkově bylo letos v participativním rozpočtu úspěšných  9 návrhů. Tři v Zábřehu, tři v Hrabůvce, dva na Dubině a Bělském lese  a jeden ve Výškovicích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Kašingová, koordinátorka programů Náš Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Na  základní škole Volgogradské vyhrálo hřiště, OCR hřiště, které slouží k nácviku  třeba na železného muže. Takže posilování celého těla na takových  interaktivních prvcích. Takové hřiště budeme mít úplně unikátní. Autorka  říkala, že v dosahu zhruba 100 kilometrů není podobné hřiště k  nalezení. Takže to bude na Jihu úplně super. A máme dvě kuličko dráhy,  které postoupily. Jedna na pryžovém povrchu, jedna bude  dřevěná. Kuličko dráhu už jsme chtěli dlouho, protože jsme ji viděli  v různých městech. Je to takové inspirující, je to super místo na  hru. Takže jsme rádi, že budeme mít rovnou dvě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vybrané návrhy nyní čeká další fáze – příprava projektové  dokumentace, technické konzultace a postupná realizace. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školní liga Jižní míček rozpohybovala 150 dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -527,93 +633,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-02-12-2025-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>