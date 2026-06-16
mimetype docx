--- v0 (2026-02-27)
+++ v1 (2026-06-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská Černá louka hostila Veletrh Student a Job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veletrh  škol, vzdělávání a pracovních příležitostí dospěl do svého letošního finále na ostravské Černé louce. Návštěvníkům nabídl ve dvou dnech pestrou prezentaci středních škol a zaměstnavatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -58,81 +173,75 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Řemesla jsou z mého pohledu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">důležitá</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, i když každopádně ne každý si to myslí. Zejména rodiče, kteří by velmi rádi ze všech svých dětí měli maturanty. Na druhou stranu je třeba si uvědomit, že nejenom je určitá potřebnost, ale samozřejmě také uplatnitelnost na trhu práce, ať už ve firmách nebo v podobě soukromníků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Buchta, Odbor školství, mládeže a sportu, KÚ MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Principem celé této kampaně je propagovat řemeslné obory, po kterých je největší hlad na našem trhu práce, a snažíme se tady podporovat je i formou stipendií. A co se týče těch řemesel, tak máme 14 podporovaných řemesel na 20 školách zřizovaných Moravskoslezským krajem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O prezentaci jednotlivých škol se starali studenti i učitelé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč je fajn studovat na vaší škole?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Děcký, zástupce ředitele, SŠ technická a dopravní Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Auta budou jezdit pořád. Je jedno, jestli to bude na naftu nebo na elektriku, a bude pořád potřeba někoho, kdo je bude umět dopravit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Kopecká, zástupce ředitele, OA Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -376,53 +485,52 @@
         <w:t xml:space="preserve">Zdeněk Bělík, oceněný lékař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to pro mě příjemné překvapení. A co mi práce dala, tak hlavně práce je pro mě i koníčkem, takže to mám dvě věci sloučeny dohromady. Takže mi to dává naplnění mé celoživotní práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostního večera se zúčastnili vzácní hosté, včetně primátora Karviné Jana wolfa a hejtmana Moravskoslezského kraje Josefa Bělici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Chtěl bych z tohoto místa za sebe a za všechny Karviňáky všem pracovníkům, lékařům, zdravotním sestrám a personálu, kteří v nemocnici pracují, poděkovat za to, jakou službu odvádějí pro město, a jsme rádi za to, že je tady máme."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Chtěl bych z tohoto místa za sebe a za všechny Karviňáky všem pracovníkům, lékařům, zdravotním sestrám a personálu, kteří v nemocnici pracují, poděkovat za to, jakou službu odvádějí pro město, a jsme rádi za to, že je tady máme." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po slavnostním vyhlášení následoval kulturní program, o který se postaralo pěvecké těleso Hladnov Rock Choir, věnující se převážně rockové a populární tvorbě ve sborových aranžích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strom na magistrátu ožil ozdobami od školáků</w:t>
@@ -605,55 +713,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nevěděli jsme, že tady má být nějaký výplaz. Prostě jsme šli na hory, takže vůbec nevíme, co se tady bude dít. Chodíme sem občas na výšlap, protože máme rádi hory, a dneska mělo být docela hezky, tak abychom neseděli doma. U nás se pracuje, kopou tam vodu, je tam hluk, tak jsme raději vyšli do klidu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsme z Ostravy a dneska jsme měli všichni čas, protože nás je větší parta, tak jsme se po delší době dohodli, že si uděláme výlet na Prašivou, což je pro nás tak nejbližší a nejrychlejší akce. Vždycky jsme chodili zepředu, ale tentokrát jsme měli víc času než jen 2 km nahoru a dolů, tak jsme si to protáhli o 2,5 km nahoru a 2,5 km dolů. Vycházíme od sauny z Komorní Lhotky, a nahoře si dáme asi polévku, pivo, klasika, a půjdeme zpátky stejnou cestou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po vyprášení prašivců si královská družina na chatě Prašivé zazpívala a plánovala další výplaz.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -728,93 +831,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-09-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>