--- v0 (2025-12-23)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov má schválený rozpočet na rok 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov má schválený rozpočet na příští rok. V pondělí o tom rozhodli zastupitelé. Město si ale oproti jiným letům musí nechat téměř 200 milionovou rezervu na platy nepedagogických pracovníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,56 +171,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Chlopecký (ANO), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chtěl bych především poděkovat všem zastupitelům, kteří toto usnesení podpořili. Je to opravdu důležité rozhodnutí, které má zajistit fungování města, jeho příspěvkových organizací i dalších navazujících subjektů. Plánované příjmy jsou ve výši 2,6 miliardy korun a plánované výdaje dosahují 2,7 miliardy korun. Schodek ve výši zhruba 160 milionů korun bude kryt položkami na běžném účtu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Baránek (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „V podstatě razíme pořád stejný přístup. Je nutné říct, že do rozpočtu na příští rok výrazně zasáhlo financování nepedagogických pracovníků, které pro město Havířov představuje více než 194 milionů korun. Tyto náklady musíme pokrýt. Proto investice nedosahují úrovně jedné miliardy korun, ale pohybují se zhruba mezi 750 a 800 miliony. Standardně je chceme investovat do obnovy majetku – do budov, sanací, parkovišť nebo nových sportovišť. Budeme se snažit také o rekonstrukci knihovny na Šrámkově ulici. To jsou základní investice, které chceme v příštím roce realizovat.“ Počítáte s tím, že stát městu náklady na nepedagogické pracovníky vrátí?</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> „Nemyslím si to, ale musíme být připraveni tyto výdaje pokrýt z vlastních zdrojů. Pokud by se peníze od státu vrátily, bude to samozřejmě pozitivní.“</w:t>
+        <w:t xml:space="preserve"> „V podstatě razíme pořád stejný přístup. Je nutné říct, že do rozpočtu na příští rok výrazně zasáhlo financování nepedagogických pracovníků, které pro město Havířov představuje více než 194 milionů korun. Tyto náklady musíme pokrýt. Proto investice nedosahují úrovně jedné miliardy korun, ale pohybují se zhruba mezi 750 a 800 miliony. Standardně je chceme investovat do obnovy majetku – do budov, sanací, parkovišť nebo nových sportovišť. Budeme se snažit také o rekonstrukci knihovny na Šrámkově ulici. To jsou základní investice, které chceme v příštím roce realizovat.“ Počítáte s tím, že stát městu náklady na nepedagogické pracovníky vrátí?  „Nemyslím si to, ale musíme být připraveni tyto výdaje pokrýt z vlastních zdrojů. Pokud by se peníze od státu vrátily, bude to samozřejmě pozitivní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší investice půjdou i letos do obnovy bytového fondu, a to zhruba ve výši 270 milionů korun. Připraveny jsou i další projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Největší investiční akcí příštího roku bude oprava nebo výměna chladicí desky na zimním stadionu. Zahajujeme také výstavbu domova seniorů Luna se sedmdesáti novými místy a pokračujeme druhou etapou rekonstrukce parku Stromovka, jejíž součástí bude i spojovací lávka. Samozřejmě stavíme parkoviště, opravujeme chodníky a realizujeme další akce, které jsou součástí rozpočtu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -427,93 +537,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-16-12-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>