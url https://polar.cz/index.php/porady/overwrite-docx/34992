--- v0 (2025-12-24)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.12.2025, 18:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZMĚNY V DOPRAVĚ V MORAVSKOSLEZSKÉM KRAJI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od neděle 14. prosince vstoupily v platnost změny jízdních řádů v integrovaném dopravním systému ODIS. Úpravy se týkají železniční i autobusové dopravy v Moravskoslezském kraji a přinášejí nové spoje, lepší návaznosti i změny v odbavení cestujících. Mluvíme o nich v dalším vydání magazínu dopravní revue. Sledujte nás a dozvíte se také více o nové éře osoblažské úzkorozchodné tratě nebo jak pokračuje stavba jižního obchvatu Opavy. Dopravní revue - váš magazín o dopravě ve vašem regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Železniční doprava v kraji nabídne více přímých spojů i pohodlnější cestování. V pracovních dnech přibylo pět nových přímých vlaků v každém směru mezi Frenštátem pod Radhoštěm a Ostravou na lince S6, takže cestující už v těchto případech nemusí přestupovat ve Frýdlantu nad Ostravicí. Lepší je také spojení Karviné s Ostravou a dálkovými vlaky na Prahu díky novým spojům na lince S4, z nichž některé navíc míří až na letiště v Mošnově. Více vlaků jezdí také mezi Opavou a Krnovem, kde nové odpolední spoje posilují obslužnost Krnovska. O víkendech vyjedou nové spěšné vlaky „Gorol“, které propojí Ostravu a Havířov s turistickými oblastmi Těšínského Slezska a nabídnou i lepší návaznosti na dálkovou dopravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -196,51 +311,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Celá stavba té trati se snažila být co nejlevnější před těmi 127 lety, proto je klikatá, co nejvíce se přimyká terénu a bohužel díky tomu do dneška je docela pomalá a trasa z Třemešné do Osoblahy tímto naším motorovým vlakem trvá 50 minut.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Chovančík, projektový manažer: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Největší novinkou je zavedení tzv. specifického způsobu odbavování cestujících, již ve vlaku nenalezneme průvodčí, kteří nebudou jezdit tak často, bude tady odbavení pomocí terminálu, ale samozřejmě hotovost se neruší, v hotovosti se můžete odbavit u strojvedoucího. Ve vlaku platí tarif Odis a tarif státního jednotného tarifu, lístky si můžete koupit buď v terminálu ve voze anebo u strojvedoucího.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškeré informace o této unikátní úzkorozchodné dráze najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">osoblazsko.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Během pracovních dnů zde vlaky jezdí z Třemešné ve Slezsku do Osoblahy a zpět vždy čtyřikrát v každém směru, o víkendech fungují tři páry těchto spojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cestující: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ačkoliv je to veliký rozdíl, tak když tam člověk sedí, tak tohle tak veliký rozdíl není. Mám tady sebou děti, které tu dráhu znají, my tady jezdíváme často, teď jsme se sem přestěhovali, tak jezdíme častěji. No a dítě jsou vždycky nadšené, a já taky. My to tu máme rádi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -509,93 +624,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osoblazsko.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-17-12-2025-18-25" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osoblazsko.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>