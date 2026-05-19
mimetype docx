--- v0 (2026-01-24)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novým ředitelem Městské policie Frýdek-Místek je Tomáš Zapletal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novým ředitelem Městské policie Frýdek-Místek je Tomáš Zapletal. Zastupitelé jej potvrdili v této funkci na svém posledním letošním zasedání. Hlasovalo pro něj všech 39 přítomných zastupitelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -96,53 +211,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výběrové řízení bylo dvoukolové. Přihlásilo se zhruba patnáct uchazečů. Vybrali jsme do druhého kola dva nejlepší a podařilo se mi oba dva personálně umístit. To znamená, že ředitelem Městské policie se stal dosavadní vedoucí operativní skupiny činností a na jeho místo usedne i druhý kolega, který ve výběrovém řízení taktéž uspěl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tomáš Zapletal působí u Městské policie Frýdek-Místek od roku 1997.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, ředitel MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se strážníky této organizace mám vytvořeny dlouholeté vztahy a upřímně, dost mi záleží na tom, kam se koncept městské policie bude dál vyvíjet. Mám určité představy, které bych rád sám za sebe realizoval, a to byl i důvod, proč jsem se přihlásil k výběrovému řízení na pozici ředitele Městské policie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Určitě jste musel přednést nějaký svůj koncept, takže o čem byl?</w:t>
       </w:r>
@@ -222,81 +334,75 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město podpořilo kroužky Adry pro děti s autismem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek podporuje charitativní organizaci Adra už od roku 2020 a výjimkou není ani letošní rok. Tentokrát dostaly potřebné vybavení kroužky pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA už roky pořádá ve Frýdku-Místku nejrůznější aktivity pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se vytvářet nějaký prostor pro děti na spektru autismu. Snažíme se tím pomoct rodičům, kteří toho mají dost na starosti. Snažíme se jim trošku vyšetřit času, a proto s dětmi nacvičujeme různé typy aktivit. Mezi ty nejdůležitější určitě patří nácvik komunikačních aktivit, nácvik sociálních dovedností, mezi něž patří určitě i rozvoj emocí, aby děti dokázaly trošičku vyjadřovat nějakou svoji nevoli nebo vůli, radost či hněv. Takže to všechno se v těch našich volnočasových aktivitách učíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od listopadu letošního roku rozjela ADRA volnočasové aktivity také v objektu na Sadové ulici.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady máme teď těch nejmenších pět dětí. Jsou to všechno děti předškolního věku, se kterými je ta práce velmi náročná, protože si teprve zvykají. Snažíme se je nejdřív prostě adaptovat, aby si zvykly na ten prostor tady. A díky našim speciálním pedagogům a dobrovolníkům, kteří vedou ty aktivity, se nám to, myslím si, daří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -439,74 +545,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Hartmannová, vedoucí střediska F-M, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud potřebují pomoci, co se týká výchovných kompetencí, rodičovských terapeutických činností, pomoci kontaktovat úřady, doprovody a tak dále, tak je velmi rádi podpoříme a pomůžeme jim."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O jaké rodiny nejčastěji jde? Proč jsou rodiny v těchto problémech?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Hartmannová, vedoucí střediska F-M, Slezská diakonie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Primárně se potýkají s finančními problémy, ekonomickými, s bydlením. Vždy se tam objevují i návykové látky a řada problémů, které ztěžují jejich fungování jako celku ve společnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolik těch rodin je a jak ta péče probíhá? Jezdíte za nimi do terénu?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Hartmannová, vedoucí střediska F-M, Slezská diakonie:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ano, my jsme terénní služba a ambulantní služba. V současné době máme padesát rodin, máme naplněnou kapacitu a tím, že jsme terénní služba, tak kolegyně docházejí do rodin. Primárně jsou schůzky jednou až dvakrát týdně podle potřeby klientů a každé úterý máme otevřenou ambulanci od osmi do tří hodin. Tady kdokoliv potřebuje pomoc, může přijít na konzultaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -665,93 +765,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-22-12-2025-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>