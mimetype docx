--- v0 (2025-12-24)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrátili otce rodině. Kolaps muže skončil zázrakem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Předvánoční čas přinesl do prostor Nové radnice silné lidské setkání. Po několika týdnech se zde znovu potkal 41letý muž s lidmi, kteří mu na konci listopadu zachránili život. Muž tehdy zkolaboval v práci v Ostravě-Mariánských Horách a bez rychlé pomoci by neměl šanci přežít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -174,81 +289,75 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město podpořilo kroužky Adry pro děti s autismem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek podporuje charitativní organizaci Adra už od roku 2020 a výjimkou není ani letošní rok. Tentokrát dostaly potřebné vybavení kroužky pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA už roky pořádá ve Frýdku-Místku nejrůznější aktivity pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se vytvářet nějaký prostor pro děti na spektru autismu. Snažíme se tím pomoct rodičům, kteří toho mají dost na starosti. Snažíme se jim trošku vyšetřit času, a proto s dětmi nacvičujeme různé typy aktivit. Mezi ty nejdůležitější určitě patří nácvik komunikačních aktivit, nácvik sociálních dovedností, mezi něž patří určitě i rozvoj emocí, aby děti dokázaly trošičku vyjadřovat nějakou svoji nevoli nebo vůli, radost či hněv. Takže to všechno se v těch našich volnočasových aktivitách učíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od listopadu letošního roku rozjela ADRA volnočasové aktivity také v objektu na Sadové ulici.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady máme teď těch nejmenších pět dětí. Jsou to všechno děti předškolního věku, se kterými je ta práce velmi náročná, protože si teprve zvykají. Snažíme se je nejdřív prostě adaptovat, aby si zvykly na ten prostor tady. A díky našim speciálním pedagogům a dobrovolníkům, kteří vedou ty aktivity, se nám to, myslím si, daří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -378,61 +487,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná patří mezi města, která dlouhodobě kladou důraz na technické vzdělávání. Děti z místních základních škol poznávají moderní technologie nejen z učebnic, ale i přímo v praxi. Ve specializovaných učebnách průmyslovky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, mluvčí Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Karvinští žáci se pod vedením odborných pedagogů ze Střední průmyslové školy učí pracovat s robotikou, 3D tiskem, virtuální realitou i přírodními vědami. Zjišťují, že technika může být o tvořivosti, objevování i zážitku z poznávání."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti soutěžily ve správné prezentaci nářečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi typická nářečí, kterými stále hovoří značná část lidí, patří i ta, která se používají na Těšínsku a Jablunkovsku. Právě v Jablunkově byli vyhlášeni vítězové 21. ročníku soutěže dětí hovořících nářečím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -617,53 +715,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16:00 – 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PRÁCE NA OBCHVATU BRUNTÁLU POKRAČUJÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba východního obchvatu Bruntálu pokračuje i v předvánočním období. Práce nepolevují ani těsně před svátky, dělníci aktuálně pokračují například na mostní estakádě nad údolím Černého potoka. Projekt za 830 milionů korun bez DPH, který má městu výrazně ulevit od tranzitní dopravy, by měl být dokončen v roce 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">VÍTKOVICE CHYSTAJÍ REVITALIZACI PARKU</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">VÍTKOVICE CHYSTAJÍ REVITALIZACI PARKU </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava-Vítkovice se v příštím roce pustí do rozsáhlé revitalizace sadu J. Jabůrkové, největšího parku městského obvodu. Proměna má přinést nové altány, hřiště, vodní prvky i lepší prostupnost parku a vytvořit moderní prostor pro odpočinek, sport i kulturní akce. Projekt bude realizován postupně v několika etapách a první práce mají začít už v roce 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední školy se mezi sebou utkaly v hokejovém klání</w:t>
@@ -837,93 +934,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-22-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>