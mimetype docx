--- v0 (2025-12-24)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé bez domova usedli v Novém Jičíně k vánočnímu obědu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská Charita uspořádala už v těchto dnech vánoční oběd pro lidi bez domova. Pro své klienty připravila  štědrovečerní pokrm a drobné dárky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -87,54 +202,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Till, žák oboru kuchařské práce OU a PrŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bramborový salát s řízkem a bude se k tomu dávat káva a cukroví.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Procházka, terénní pracovník, Charita Nový Jičín</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: “Bude taky dáreček drobný, které dostanou klienti, kromě nějakých základních věcí dostanou také poukázkou do šatníku, takže můžou si tam pak vybrat nějaké oblečení, které budou potřebovat.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: “Bude taky dáreček drobný, které dostanou klienti, kromě nějakých základních věcí dostanou také poukázkou do šatníku, takže můžou si tam pak vybrat nějaké oblečení, které budou potřebovat.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Janšta, děkan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Římskokatolické církve Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je pravda, že ten oběd, nebo nějaká hostina je takovým znamením těch vztahů. Že jsme spolu, jsme spolu rádi, nějakým způsobem chceme tvořit něco společné. Patří to k tomu adventu, patří to k Vánocům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charita bude v pomoci lidem bez domova intenzivněji pokračovat v průběhu celé zimy. Kapacitu noclehárny navyšuje o možnost přespání na židličce. A kdo by chtěl, může lidem zajistit nocleh v teple zakoupením karty Z. Podrobnosti jsou na charitním webu.</w:t>
       </w:r>
@@ -338,81 +451,75 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město podpořilo kroužky Adry pro děti s autismem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek podporuje charitativní organizaci Adra už od roku 2020 a výjimkou není ani letošní rok. Tentokrát dostaly potřebné vybavení kroužky pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA už roky pořádá ve Frýdku-Místku nejrůznější aktivity pro děti s poruchou autistického spektra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se vytvářet nějaký prostor pro děti na spektru autismu. Snažíme se tím pomoct rodičům, kteří toho mají dost na starosti. Snažíme se jim trošku vyšetřit času, a proto s dětmi nacvičujeme různé typy aktivit. Mezi ty nejdůležitější určitě patří nácvik komunikačních aktivit, nácvik sociálních dovedností, mezi něž patří určitě i rozvoj emocí, aby děti dokázaly trošičku vyjadřovat nějakou svoji nevoli nebo vůli, radost či hněv. Takže to všechno se v těch našich volnočasových aktivitách učíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od listopadu letošního roku rozjela ADRA volnočasové aktivity také v objektu na Sadové ulici.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, vedoucí dobrovolnictví v ČR, ADRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady máme teď těch nejmenších pět dětí. Jsou to všechno děti předškolního věku, se kterými je ta práce velmi náročná, protože si teprve zvykají. Snažíme se je nejdřív prostě adaptovat, aby si zvykly na ten prostor tady. A díky našim speciálním pedagogům a dobrovolníkům, kteří vedou ty aktivity, se nám to, myslím si, daří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -641,61 +748,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná patří mezi města, která dlouhodobě kladou důraz na technické vzdělávání. Děti z místních základních škol poznávají moderní technologie nejen z učebnic, ale i přímo v praxi. Ve specializovaných učebnách průmyslovky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Danková, mluvčí Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Karvinští žáci se pod vedením odborných pedagogů ze Střední průmyslové školy učí pracovat s robotikou, 3D tiskem, virtuální realitou i přírodními vědami. Zjišťují, že technika může být o tvořivosti, objevování i zážitku z poznávání."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti soutěžily ve správné prezentaci nářečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi typická nářečí, kterými stále hovoří značná část lidí, patří i ta, která se používají na Těšínsku a Jablunkovsku. Právě v Jablunkově byli vyhlášeni vítězové 21. ročníku soutěže dětí hovořících nářečím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -887,93 +983,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-22-12-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>