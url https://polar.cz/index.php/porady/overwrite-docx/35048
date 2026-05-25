--- v0 (2026-02-25)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlapci z dětského domova si užili návštěvu barberů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí hoši z havířovského dětského domova svěřili své vlasy profesionálním pánským kadeřníkům. Ti za nimi přijeli, aby jim udělali radost a dopřáli pocit, jaký běžně zažívají muži v jejich salonech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -441,88 +556,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V dnešním moderním světě si nedovedu představit, že by  ve městě naší velikosti takové útulky nebyly, protože těch zvířat, která se dostanou do situace, kterou neumí vyřešit sami, je mnoho a je jich stále víc. A já si velmi vážím práce takových nadšenců, lidí, kteří mají vztah k těm zvířatům a dokážou jim nabídnout dočasné přístřeší, dokáží jim pomoct v nějaké situaci. A ještě víc si vážím těch, kteří si třeba takové pejsky nebo kočičky, které mají za sebou nějaké trauma, dokážou vzít a dát jim nový domov."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První na řadě byly tentokrát kočky u Neposedných tlapek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Chromčáková, vedoucí, Neposedné tlapky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapacitu máme 62 míst depozita a jsme někde na 70 kočkách. Je jich hodně, je jich fakt hodně, takže si pomáháme, snažíme se to nějak prostě kombinovat a zatím se držíme, takže dobrý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nějaká výzva pro obyvatele, kteří by měli zájem?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Chromčáková, vedoucí, Neposedné tlapky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My máme každé pondělí otevřeno od tří do pěti, takže každý tady může přijít bez ohlášení, takže to je úplně v pohodě. Takže navštěvovat ty útulky, seznamovat se s tím zvířetem kontaktně, osobně, a adoptovat. Já si hrozně vážím té pomoci města. Město nám ohromně pomáhá, za to jsme neskutečně rádi a už je to taková tradice, že tady chodí každý rok na ty Vánoce. Takže za mě je to moc milé gesto."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -742,53 +851,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřská škola Divišova uspořádala krásnou akci, při níž se potkala nejmladší generace s tou nejstarší. Akce se uskutečnila za doprovodu vystoupení dětí a společného tvoření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mateřská škola Divišova v Karviné Hranicích se může pochlubit krásnou akcí, kterou vymyslela v rámci koncepce mezigeneračního setkávání. Školku již podruhé navštívili senioři z Nového domova Karviná, aby strávili společně dopoledne a obě generace si něco předaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Motyková, zástupkyně předškolního vzdělávání MŠ Divišova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Smysl této akce je vlastně společný zážitek, kdy děti vystoupí vánočním pásmem, budou společné dílničky a je to vlastně chvíle sdílení, kdy propojujeme a vytváříme hodnoty, jako je radost a respekt. Rádi bychom, aby tato akce byla vánoční tradicí. Každoročně budeme propojovat dva světy: svět dětí a svět seniorů. Ač se tyto světy zdají vzdálené, mají k sobě neskutečně blízko. My jsme rádi, že loňská akce se povedla, že tento směr nám dává určitý smysl a jsme rádi, že Nový domov přijal naše pozvání, protože toto setkání je přínosné pro obě generace. Tak ještě jednou děkujeme."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Smysl této akce je vlastně společný zážitek, kdy děti vystoupí vánočním pásmem, budou společné dílničky a je to vlastně chvíle sdílení, kdy propojujeme a vytváříme hodnoty, jako je radost a respekt. Rádi bychom, aby tato akce byla vánoční tradicí. Každoročně budeme propojovat dva světy: svět dětí a svět seniorů. Ač se tyto světy zdají vzdálené, mají k sobě neskutečně blízko. My jsme rádi, že loňská akce se povedla, že tento směr nám dává určitý smysl a jsme rádi, že Nový domov přijal naše pozvání, protože toto setkání je přínosné pro obě generace. Tak ještě jednou děkujeme." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Den začal vystoupením dětí z Mateřské školy Divišova. Ty měly na programu tanec, zpěv či jednoduché divadlo, vše s vánoční tématikou. Protože babičky a dědečkové z Nového domova měli z vystoupení stejnou radost, stalo se dopoledne vděčným předvánočním zpestřením, přínosným pro všechny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: seniorky z Nového domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jo, takhle jo, těšila. To víte, že jo. To jsem nemohla spát. Už jsem si říkala, už abych tady byla. Tak je to fajn. Zase nějaká změna. Jsem ráda, že jsem tady. Je tu pěkně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1046,93 +1154,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-24-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>