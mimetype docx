--- v0 (2026-02-25)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dívky se u dopravní nehody projevily jako profesionálky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě studentky zdravotnického oboru novojičínské Mendelovy střední školy poskytly první pomoc chlapci, kterého srazil autobus. Za jejich mimořádné a profesionální jednání jim poděkoval starosta města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,121 +247,103 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové navštívili radnici Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři králové dorazili i na radnici Frýdku-Místku. A měli s sebou tradičně pokladničku, do které sbírali finanční dary pro charitativní projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že taková tradice se udržuje. A samozřejmě to, že Tříkrálovou sbírku pořádá charita, je opravdu garance toho, že peníze se dostanou k potřebným, dostanou se tam, kam opravdu mají směřovat. A řada těch projektů, které jsou podporovány, jsou zároveň podporovány i městy nebo městem Frýdek-Místek. A my jsme rádi, že i občané, kteří přispívají do sbírky, tak ukazují, kam by ty peníze měly směřovat. A jsem rád, že ty částky, které se každoročně vybírají, tak opravdu nejsou symbolické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tříkrálová sbírka, tradiční sbírková akce Charity Česká republika, probíhá už 26. ročník v rámci Charity Frýdek-Místek. Máme zapečetěné přes 300 pokladniček. A naši koledníci, nebo koledníci v rámci naší charity, budou chodit v podstatě od Paskova až po Bílou. A ty finanční prostředky se vybírají v rámci naší charity na tři projekty. Jeden je vzdělávací projekt, druhá velká skupina finančních prostředků půjde na obnovu vozového parku, protože naše terénní služby, které jsou velmi potřebné, tak jezdí opravdu od města až po hory a v tom horském prostředí se auta rychleji opotřebovávají a je třeba je obnovovat. A třetí velká skupina projektů, která bude podpořena, jsou rekonstrukce a opravy v domovech pro seniory v Oáze pokoje a jiná pobytová zařízení, která Charita Frýdek-Místek má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, ředitel Charity ČR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci kraje vyjde do ulic více než 3 tisíce kolednických skupinek. To znamená, že zhruba jedenáct tisíc koledníků bylo schváleno v rámci celého našeho kraje a v rámci naší diecéze. 58 konkrétních projektů na různé aktivity, které charity realizují. Tak například v Ostravě je to na výstavbu nového Domova pokojného stáří svaté Hedviky, který vzniká ve spolupráci s Lékařskou fakultou, kdy tento domov má být i cvičné pracoviště pro zdravotní sestry, mediky a terapeuty. Další finanční částky jdou i na nákup nových vozidel pro naše terénní pracovníky. No a velká část jde na podporu našich mobilních služeb, ať už jsou to naše pečovatelské služby, mobilní hospice nebo osobní asistence."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem rád, že Tři králové navštívili i magistrát Frýdku-Místku a vedení města, a je to už tradiční sbírka. Výtěžek této sbírky jde Charitě Frýdek-Místek, což je významný poskytovatel sociálních služeb na území města. Takže myslím si, že výtěžek této sbírky bude použit opravdu na dobré účely. A tak jako i v minulých letech, tak i letos, pokud třeba nepotkáte koledníky ve městě, tak budete moct přispět tady na magistrátu do této pokladničky, která se nachází na informacích na Radniční ulici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -421,165 +518,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vykrut, ředitel, Vykrut zahradní služby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud dojde k potřebě zásahu, tak nám vyjíždí na cesty 6-8 strojů podle náročnosti. A na chodníky vyjíždí 10-12 strojů. Za listopad a prosinec jsme spotřebovali celkově 300 tun soli. Běžně bývá na zimní období připraveno až 2000 tun soli.”</w:t>
       </w:r>
-      <w:br/>
-[...20 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spadáme pod MOb Poruba, pracujeme pro Technické služby. Dočišťování </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obvodu pomáhají s dočišťováním během zimní údržby také lidé v hmotné nouzi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milena Vyskočilová, koordinátorka Veřejné služby a alternativních trestů: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">,,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">děláme po těžké technice, </w:t>
+        <w:t xml:space="preserve">Spadáme pod MOb Poruba, pracujeme pro Technické služby. Dočišťování </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">dostanou lopatu, smetáky, hrabla </w:t>
+        <w:t xml:space="preserve">děláme po těžké technice, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">a děláme hlavně chodníky, aby lidé mohli procházet přes přechody, uklízíme parkoviště pro postižené a děláme i vpusti. Jsme rádi, že můžeme dát práci zhruba 80 lidem.</w:t>
+        <w:t xml:space="preserve">dostanou lopatu, smetáky, hrabla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...35 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:t xml:space="preserve">a děláme hlavně chodníky, aby lidé mohli procházet přes přechody, uklízíme parkoviště pro postižené a děláme i vpusti. Jsme rádi, že můžeme dát práci zhruba 80 lidem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jana Končítková, mluvčí Bohumína</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zimní údržba v Porubě začíná v listopadu a končí v dubnu. Po celé toto období drží zhotovitelská firma a Technické služby obvodu pohotovost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">---</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V BOHUMÍNĚ SKONČILI PREVENCI KRIMINALITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bohumín přišel s koncem loňského roku o asistenty prevence kriminality kvůli vypršení evropské dotace. Desetičlenný tým, který ve městě fungoval od roku 2016, doplňoval práci strážníků hlavně při preventivních pochůzkách.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: “Celých deset let, co u nás v Bohumíně asistenti působili, jsme využívali na jejich mzdy externí zdroje, především evropské dotace. Ta poslední vypršela na konci loňského roku. Ministerstvo vnitra ale aktuálně vypsalo dotační titul v oblasti prevence kriminality, který by mohl náklady na jejich činnost částečně pokrýt.”</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Jana Končítková, mluvčí Bohumína</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: “Celých deset let, co u nás v Bohumíně asistenti působili, jsme využívali na jejich mzdy externí zdroje, především evropské dotace. Ta poslední vypršela na konci loňského roku. Ministerstvo vnitra ale aktuálně vypsalo dotační titul v oblasti prevence kriminality, který by mohl náklady na jejich činnost částečně pokrýt.”</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní halový turnaj žáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší regionální žákovský fotbalový turnaj se konal v bruntálské sportovní hale již pošestadvacáté. Měl opět mezinárodní punc a pod patronací města, kraje i České unie sportu soupeřily týmy ze čtyř zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -739,93 +831,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-08-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>