--- v0 (2026-02-25)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava spouští 9. ročník Nápadů pro Opavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava znovu dává prostor nápadům svých obyvatel. Po roční pauze způsobené předloňskými povodněmi město vyhlašuje devátý ročník participativního rozpočtu Nápady pro Opavu. Na projekty, které zlepší veřejný prostor i kvalitu života ve městě, je vyčleněno jeden a půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,82 +178,80 @@
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme v rozpočtu alokovanou částku 1,5 milionů, takže jsme vlastně navázali na to, co bylo v těch předchozích letech, s tím, že na jeden nápad je možno získat maximální částku ve výši 750 tisíc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V minulých letech mezi vítěznými projekty často dominovala sportoviště, zejména workoutová hřiště. Vedení města by ale letos uvítalo větší pestrost návrhů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Samozřejmě upřednostňujeme nápady, které budou pro Opavu přínosné, které budou zajímavé, které budou kreativní." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatel Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V centru na Kolářské 3 je průchod, který je průchozí vlastně veřejnosti. Takže takový nápad, kdyby byla nějaká street malba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vítězných nápadech rozhodnou lidé v hlasování. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemce o hlasování čeká novinka. Oproti minulým ročníkům budou mít k dispozici dva kladné a jeden záporný hlas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi úspěšné projekty minulých let patří například úprava Alpského potoka, polepy zastávek, které chrání ptactvo nebo streetbalové hřiště u městské haly, které se bude letos realizovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Meletzký (ANO), náměstek primátora Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Minigolf byl taky jeden z nápadů, který vlastně dokonce zvítězil, jestli se nepletu. Tam bohužel přišly opravdu povodně, pokud všechno bude podle plánu, tak na jaře letošního roku bude mít Opava naprosto, ale naprosto unikátní minigolfové hřiště, které v České republice nemá obdoby.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,81 +352,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OTRAVY OXIDEM UHELNATÝM V MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezští záchranáři v posledních dvou týdnech zasahovali u tří případů otravy oxidem uhelnatým, při kterých ošetřili deset lidí včetně čtyř dětí. Jeden dospělý pacient intoxikaci i přes snahu záchranářů nepřežil. Záchranáři i hasiči proto apelují na prevenci, pravidelné kontroly spotřebičů, komínů a hlavně instalaci detektorů oxidu uhelnatého.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Mezi nejčastější příznaky otravy oxidem uhelnatým patří bolest hlavy, únava, závratě, zrychlený puls, nevolnost a zvracení. Při těžkých otravách dochází k poruše vědomí až bezvědomí, celotělovým křečím a ke smrti.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město podpořilo Expozituru pyrotechnických služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Možná nevíte, že ve Frýdku-Místku sídlí expozitura pyrotechnických služeb Policie ČR. Byli jsme se tam podívat i s kamerou.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -394,94 +491,94 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Horký, vedoucí Expozitury Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My v první řadě bychom rádi poděkovali městu Frýdek-Místek za tento věcný dar, který je ve formě zásahového vybavení. A jak už jsem řekl, máme průměrně 400 výjezdů ročně, což pochopitelně zvyšuje nároky na naše výjezdové vybavení. Takže velice děkujeme a vážíme si toho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Peníze jsme alokovali v rámci Odboru bezpečnostních rizik a prevence kriminality a tyto peníze jsme vložili z našich zdrojů. Jako náměstek primátora pro bezpečnost samozřejmě vím o těchto základních složkách integrovaného záchranného systému a velice si vážím spolupráce právě pyrotechnické služby tady na území města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta celoroční činnost je velice exponovaná, protože důsledkem druhé světové války je opravdu hodně munice, která se ještě nachází neustále na území nejen města Frýdku-Místku, ale celého Moravskoslezského kraje. Proto jsme se jako statutární město Frýdek-Místek rozhodli tuto složku podpořit."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Horký, vedoucí Expozitury Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pakliže někdo bude mít takovéto podezření, ať neprodleně kontaktuje linku 158 a tam už ho operátor navede na ten správný postup."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská věznice pomáhá odsouzeným změnit život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Závislosti na drogách, alkoholu nebo hazardu patří k častým důvodům, proč se lidé opakovaně dostávají do konfliktu se zákonem. Ve věznici v Opavě proto fungují specializované léčebné kurzy, které dávají odsouzeným šanci začít znovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -848,93 +945,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>