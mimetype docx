--- v0 (2026-02-19)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2026, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava připravila výstavu návrhů na Nové Bazaly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už jistě víte, Ostrava se chystá vrátit slavný fotbalový klub Baník Ostrava zpět na legendární Bazaly a stadion bude vybudován podle návrhu renomovaného španělského ateliéru L35 Arquiectos. Ten zvítězil v mezinárodní architektonické soutěži a zájemci si od středy mohu prohlédnout také další návrhy z finálového výběru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,68 +252,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ustálili jsme se na kapacitě 20 000 lidí. Byla k tomu samozřejmě dlouhá diskuse. Začínali jsme na 12. Dneska poslouchám i názor, že 20 je málo, nicméně 20 000 plus mínus 500 sedaček, to je věc jedna. Určitě chceme velmi pečlivě a to je vlastně práce na následující měsíce, nejpozději do konce března, maximálně do poloviny dubna, bychom chtěli mít hotový  hospitality koncept, tzn. vlastně koncept toho, jak bude fungovat stadion mimo takzvaně hrací dny. Protože pokud já bych byl velký optimista, já jim sem, to mi věřte, tak kdybychom tady hráli fotbal 50 dnů v roce, tak máte dalších 315 dnů v roce, kdy by byla škoda stadion nevyužívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Brabec, majitel FC Baník Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Stadion je daleko důležitější než to, jestli teďka tři nebo pět zápasů po sobě vyhrajeme nebo prohrajeme, anebo jestli jsme přivedli toho nebo onoho hráče. Protože budoucnost Baníku je důležitá v tom, že bude mít svůj domov, svou, jak říkal doktor Semerák, tvrz a bude to nějaká možná jedna z největších dominant, jestli ne největší v Ostravě. A tím, že to je na tom mystickém místě zvaném Bazaly, tak o to víc to bude zajímavější. Já se na to strašně moc těším, až bude ten první zápas. Myslím si, že zatím jak porota, tak vedení města, tak architekti odvádí dobrou práci a doufám, že se v tom bude pokračovat a že někdy kolem toho roku 2030 budeme všichni účastni na tom prvním zápase a budeme z toho mít dobrý pocit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Takové to klišé, že diváci jsou dvanáctým hráčem, chci říct, že to není klišé, ale že to je opravdu skutečnost, že to pomáhá. A zvlášť v Ostravě, kdy fanoušci i v kontextu této sezony, jsou možná důležitějším dvanáctým hráčem, než někteří hráči, kteří na tom hřišti jsou. Věřím, že když dojde k tomu spojení, tak prostě přijdou i ty výsledky. Bylo by to krásné, aby hned na tom prvním zápasu. Věřím tomu, že bude vyprodáno a že ti fanoušci prostě předvedou to, co v Ostravě umí. "</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Takové to klišé, že diváci jsou dvanáctým hráčem, chci říct, že to není klišé, ale že to je opravdu skutečnost, že to pomáhá. A zvlášť v Ostravě, kdy fanoušci i v kontextu této sezony, jsou možná důležitějším dvanáctým hráčem, než někteří hráči, kteří na tom hřišti jsou. Věřím, že když dojde k tomu spojení, tak prostě přijdou i ty výsledky. Bylo by to krásné, aby hned na tom prvním zápasu. Věřím tomu, že bude vyprodáno a že ti fanoušci prostě předvedou to, co v Ostravě umí. " </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radoslav Daněk, historik, Archiv města Ostravy: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První plán na výstavbu nového stadionu pro ostravský fotbalový klub, tehdy nazývaný Baník, vznikl v padesátých letech dvacátého století a vznikl hlavně proto, že Ostrava byla v té době vlastně jedním z posledních míst v Československu, kde se fotbal ještě hrával na škvárovém povrchu. Protože tehdejší Baník Ostrava měl k dispozici hřiště na Staré střelnici, které je vidět tam na tom snímku nahoře a bylo třeba vybudovat nový fotbalový stadion s travnatým povrchem. Ten první plán pocházel z roku 1954, ale vzhledem k tomu, že zhruba ve stejné době došlo k propuknutí takové větší aféry z nepodařené výstavby Stadionu odborářů v Ostravě, tak od tohoto původního plánu bylo nakonec upuštěno, respektive byl trochu zredukován a samotná výstavba stadionu na Bazalech byla zahájena až v roce 1956. Dokončena byla v roce 1959. Tehdy se také hrál první ligový zápas na tomto stadionu. A ta hlavní změna spočívala v tom, že stadion měl být původně budován do značné míry svépomocí přičiněním členů klubu, ale nakonec vzhledem k rozsahu celé investiční akce převzal převzal výstavbu podnik Ostravsko karvinské doly, který byl zároveň také patronátní závodem nad Baníkem Ostrava a ten v padesátých letech tento stadion vybudoval. Jako lokalita byl vybrán někdejší Bazaltový nebo též čedičový lom na území Slezské Ostravy. A od tohoto bazaltového lomu také pochází ten název stadion Bazaly. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První plán na výstavbu nového stadionu pro ostravský fotbalový klub, tehdy nazývaný Baník, vznikl v padesátých letech dvacátého století a vznikl hlavně proto, že Ostrava byla v té době vlastně jedním z posledních míst v Československu, kde se fotbal ještě hrával na škvárovém povrchu. Protože tehdejší Baník Ostrava měl k dispozici hřiště na Staré střelnici, které je vidět tam na tom snímku nahoře a bylo třeba vybudovat nový fotbalový stadion s travnatým povrchem. Ten první plán pocházel z roku 1954, ale vzhledem k tomu, že zhruba ve stejné době došlo k propuknutí takové větší aféry z nepodařené výstavby Stadionu odborářů v Ostravě, tak od tohoto původního plánu bylo nakonec upuštěno, respektive byl trochu zredukován a samotná výstavba stadionu na Bazalech byla zahájena až v roce 1956. Dokončena byla v roce 1959. Tehdy se také hrál první ligový zápas na tomto stadionu. A ta hlavní změna spočívala v tom, že stadion měl být původně budován do značné míry svépomocí přičiněním členů klubu, ale nakonec vzhledem k rozsahu celé investiční akce převzal převzal výstavbu podnik Ostravsko karvinské doly, který byl zároveň také patronátní závodem nad Baníkem Ostrava a ten v padesátých letech tento stadion vybudoval. Jako lokalita byl vybrán někdejší Bazaltový nebo též čedičový lom na území Slezské Ostravy. A od tohoto bazaltového lomu také pochází ten název stadion Bazaly.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava bude veřejnosti zpřístupněna ve středu 14. ledna a potrvá měsíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -280,93 +393,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-12-01-2026-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>