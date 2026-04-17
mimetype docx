--- v0 (2026-02-19)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2026, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porota vybrala vítězný návrh na přístavbu radnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jistě mi dáte za pravdu, že jednou z nejkrásnějších radnic v České republice je úřad Slezské Ostravy, nad řekou Ostravicí. Prostory historické budovy jsou ale omezené a tak vedení obvodu rozhodlo, že vybuduje přístavbu a vyhlásilo na ni architektonickou soutěž. Porota nyní vybrala vítěze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od ničivých povodní už sice uplynul více než rok, Ostrava ale na ně pravděpodobně jen tak nezapomene. Rok 2025 se naštěstí žádnou podobnou katastrofou do dějin města nezapíše. To ale neznamená, že by hasiči byli bez práce. O bezpečnost občanů se ve Slezské Ostravě stále stará pět sborů dobrovolných hasičů s více než stovkou členů. Na území obvodu se navíc nachází také jedno z pěti Integrovaných výjezdových center. To slezskoostravské je navíc úplně nejstarší, funguje už od roku 1996.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na Slezské Ostravě máme vlastně první Integrované výjezdové centrum, které vzniklo v rámci našeho kraje. Je to právě toto centrum ve Slezské Ostravě, kde společně slouží strážníci, hasiči a záchranáři."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce Integrovaného záchranného systému vlastně nikdy nekončí. Hasiči i záchranáři jsou připraveni vyjet třeba i ve Štědrý den.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce Integrovaného záchranného systému vlastně nikdy nekončí. Hasiči i záchranáři jsou připraveni vyjet třeba i ve Štědrý den. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Galocz, velitel čety, HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejčastější výjezdy bývají třeba, když si někdo zapomene klíče, zabouchne si a tak, jak jsme teď jeli. Takže tak. Ale jinak nejčastěji se vyjíždí třeba na nějaké ty stromky, které mohou hořet, nebo na nějaké zdravotní problémy, takže otvíráme byty. Jinak držíme pohotovost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Pažický, vedoucí oblasti Slezská Ostrava, MPO:</w:t>
       </w:r>
       <w:r>
@@ -318,93 +432,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-13-01-2026-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>