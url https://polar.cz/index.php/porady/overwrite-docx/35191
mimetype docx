--- v0 (2026-02-23)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do mateřských i základních škol jsou letos dříve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do mateřských základních škol jsou letos výrazně dříve. Podle nové legislativy tak rodiče nebo zákonní zástupci musejí své děti zapsat do školy už mezi 15. lednem a 15. únorem. Do školky pak od poloviny března. Ostrava má kapacity dostatečné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -245,53 +360,50 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dům umění otevřel po půlroční rekonstrukci, galerie staví sté narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce návštěvnického zázemí Domu umění v Ostravě je u konce. Galerie se tak znovu otevřela po půlroční pauze pro návštěvníky, a to hned třemi ojedinělými výstavami. Odstartovala tak sérii akcí věnovaným oslavám sta let od vzniku této významné kulturní instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem rekonstrukce Galerie výtvarného umění bylo nejen zvýšení komfortu pro návštěvníky, ale také návrat k původní atmosféře budovy z roku 1926. Do vestibulu i na čelní stěnu se proto vrátila kulová svítidla připomínající první republiku. Restaurátorské průzkumy navíc odhalily původní barevnost stěn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Jůza, ředitel GVUO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těch věcí bylo opravdu nakonec moc. Pořád jsme si vymýšleli, protože jsme cítili, že by to očekávání veřejnosti, které je velké, bychom nemuseli naplnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Galerie zahájila stoleté narozeniny Domu umění výstavami z vlastních sbírek. Návštěvníkům nabídla moderní umění z let 1899 až 1926, díla starých evropských mistrů i regionální fotografii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -468,61 +580,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Intenzivní zimní počasí výrazně zatížilo záchranáře v Moravskoslezském kraji. Během čtyřiadvaceti hodin zasahovali u velkého množství nehod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „U dvanácti událostí ošetřili celkem šestnáct lehce až středně těžce zraněných osob ve věku od osmi do osmdesáti let. Mezi nimi byli také dva lidé, sražení na přechodu pro chodce osobními vozidly. Zimní počasí znepříjemnilo pohyb na ulicích také chodcům. Záchranáři vyjížděli hned ke čtrnácti lidem, kteří upadli na sněhu či ledu.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do mateřských i základních škol jsou letos dříve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do mateřských základních škol jsou letos výrazně dříve. Podle nové legislativy tak rodiče nebo zákonní zástupci musejí své děti zapsat do školy už mezi 15. lednem a 15. únorem. Do školky pak od poloviny března. Ostrava má kapacity dostatečné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -668,93 +769,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-14-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>