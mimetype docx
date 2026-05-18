--- v0 (2026-02-23)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior taxi v Opavě je nově stoprocentně bezemisní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior taxi v Opavě bude nově plně ekologické. Město pořídilo městskému dopravnímu podniku už druhé elektrovozidlo, které nahradí dosluhující automobil s dieselovým motorem. Služba, kterou využívají především senioři a zdravotně znevýhodnění, je dlouhodobě velmi vytížená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -103,54 +218,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Semera, předseda představenstva MDPO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Toto auto si myslím, že bude výhodnější pro imobilní občany, protože do něho se lépe i nastupuje a samozřejmě nákladový prostor vozidla je tak velký, že se tam vlezou i invalidní vozíky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">paní Šárka, uživatelka Senior taxi:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ochotni jsou jak na dispečinku, tak řidič. Skutečně, nebýt toho, tak já asi k doktorům nechodím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Cestující mohou Senior taxi využívat maximálně 4x měsíčně a mohou mít sebou i doprovod. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Cestující mohou Senior taxi využívat maximálně 4x měsíčně a mohou mít sebou i doprovod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město pokračuje v záchraně památkově chráněné sýpky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -252,86 +366,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MEZI BOHUMÍNEM A BRNEM BUDOU JEZDIT ČD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">České dráhy vyhrály výběrové řízení na provoz vlaků z Brna do Bohumína, Jeseníku, Šumperku a Olomouce. Jezdit mají 6 let od prosince příštího roku. Stát jim zaplatí 8,5 miliardy korun bez DPH.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanda Rajnochová, mluvčí Českých drah:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Podle nové smlouvy bude linka do Bohumína provozována každou hodinu. Linky z Brna do Olomouce přes Nezamyslice i přes Brno a Otrokovice pak každé dvě hodiny. S možností vedení posilových spojů v přepravních špičkách. Na rychlících Moravan zůstanou v provozu elektrické vlaky InterPanter. Na linkách z Brna do Olomouce nasadíme klasické soupravy s klimatizovanými vozy. “</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svoz vánočních stromků ve Frýdku-Místku potrvá do konce února</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S novým rokem začal tradičně i ve Frýdku-Místku svoz vánočních stromků, které lidé mohou odkládat nejen u nádob na bioodpad, ale i u kontejnerů na směsný komunální odpad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -448,53 +542,52 @@
         <w:t xml:space="preserve">Lukáš Slíva (SPOLU/KDU-ČSL), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady je velice dobré upozornit na to, aby opravdu ty vánoční stromky ještě před tím, než budou odloženy ke kontejnerům, byly zbaveny veškerých ozdob, závěsných háčků, dekorací apod., aby ty stromky mohly být správně technologicky zpracovány na ten kompost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to pro vás nutné zlo, nebo je to dobrý byznys?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bezruč, vedoucí Frýdecké skládky a kompostárny F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Potom ta štěpka je docela dobrý materiál pro výrobu kompostu, takže nejde vyrobit kompost jen z nějaké zelené trávy. Je třeba tam dát i něco suchého, jako jsou piliny, štěpka z takových stromků. Takže jsme rádi, že se to tady dostane, a jsme rádi, že to je víceméně čisté, že nemusíme už s tím nic moc dělat."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Potom ta štěpka je docela dobrý materiál pro výrobu kompostu, takže nejde vyrobit kompost jen z nějaké zelené trávy. Je třeba tam dát i něco suchého, jako jsou piliny, štěpka z takových stromků. Takže jsme rádi, že se to tady dostane, a jsme rádi, že to je víceméně čisté, že nemusíme už s tím nic moc dělat." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">School Games odhalily u dětí řadu zlozvyků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -636,104 +729,101 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebeobrana je velice důležitá, a co teprve pro ženy. Sportovní klub Draculino Karviná od září spustil kurzy speciální sebeobrany Jiu-Jitsu pro ženy a tyto tréninky mají mezi nimi obrovský úspěch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Draculino Karviná je součástí několika dalších poboček s přízviskem Draculino a ve městě funguje už rok. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Buchta, místopředseda spolku Draculino Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Někdy je to těžké z důvodu, že se třeba stydí, nebo jim to není příjemné přijít na trénink, kde je hodně mužů. Proto jsme se chtěli rozhodnout, jim to lépe zpříjemnit. Tak jsme udělali kurz brazilského jiu-jitsu čistě zaměřený pro ženy, který je vlastně spojen i s nějakou sebeobranou."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Někdy je to těžké z důvodu, že se třeba stydí, nebo jim to není příjemné přijít na trénink, kde je hodně mužů. Proto jsme se chtěli rozhodnout, jim to lépe zpříjemnit. Tak jsme udělali kurz brazilského jiu-jitsu čistě zaměřený pro ženy, který je vlastně spojen i s nějakou sebeobranou." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bobesh Vojkůvka, trenér</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dbám trošku větší důraz na nějakou, řekněme, jakoby nějaký klid, možná nějakou intimitu pro ty ženy, aby třeba, nemusí to být takový tvrdý trénink, kdybych trénoval jenom muže. Když jsou potřeba si odskočit, ať si v klidu odskočí. Když se potřebují napít, ať se napijí. Máme to prostě víc v klidu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně navštěvuje tento kurz kolem dvaceti žen, které jsou s tréninky velice spokojené.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně navštěvuje tento kurz kolem dvaceti žen, které jsou s tréninky velice spokojené. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč jste se přihlásili?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: členky klubu Draculino a ženských tréninků: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Tak jsem se chtěla určitě naučit nějaký bojový styl, a tady Áďa mi pomohla. Právě jsem nevěděla, že to tady je, a Áďa mi řekla, že to tady je. Takže jsem ráda, že tu můžu chodit."  "Já jsem jako vždycky měla blízko k bojovému umění, a tohle mě velmi zaujalo, protože vlastně se to lehce dá používat a lehce se to dá naučit. Jako baví mě to hodně."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Tak jsem se chtěla určitě naučit nějaký bojový styl, a tady Áďa mi pomohla. Právě jsem nevěděla, že to tady je, a Áďa mi řekla, že to tady je. Takže jsem ráda, že tu můžu chodit."  "Já jsem jako vždycky měla blízko k bojovému umění, a tohle mě velmi zaujalo, protože vlastně se to lehce dá používat a lehce se to dá naučit. Jako baví mě to hodně." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože kapacita kurzu je naplněná, Draculino nadále rádo přijme do svých řad další nadšenkyně, ale i nadšence bojových sportů a sebeobrany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -815,93 +905,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-16-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>