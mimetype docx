--- v0 (2026-02-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.1.2026, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Glow Up University Tour navštívila Frýdek-Místek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cílem Glow Up University Tour je přesvědčit středoškoláky, aby se nestěhovali do jiných měst, ale studovali vysokou školu v Moravskoslezském kraji. Další díl putovního veletrhu univerzit navštívil Národní dům ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -320,53 +435,52 @@
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Funguje to tak, že každá třída napeče nějaké věci. Potom to tady prodáváme. Různí lidé dělají jídlo, jako třeba kebab, palačinky. Je to Blešák, takže je to bleší trh, takže se sbírají věci, které studenti už nepotřebují doma, a pak se to tady prodává."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se daří prodávat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší logo své firmy vytvořili gymnazisté z Hrabůvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -397,53 +511,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do finále se dostaly celkem tři studentské firmy, které představily výrobek prostřednictvím krátké reklamy a také logo. Porotu nejvíce zaujali studenti Gymnázia Ostrava - Hrabůvka, kteří vyrábějí ekologické ubrousky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti Gymnázia Ostrava-Hrabůvka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Založili jsme firmu  a prezentujeme se tím, že vyrábíme a prodáváme voskované ubrousky ze včelího vosku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti Gymnázia Ostrava-Hrabůvka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V logu máme včeličky a pod tím napsané anglicky 'ubrousky'. Jak se podíváme na ten trh, tak si myslíme, že není zas tolik firem, co by se tady v tomto odvětví nějak orientovalo, tudíž by to možná potenciál mělo. My si zakládáme na tom, že máme nízkou cenu oproti těm konkurenčním, takže si myslím, že ano, že by to mohlo mít potenciál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhé místo patří střední škole Prigo, jejíž studenti vyrábějí květiny z chlupatých drátků, a třetí skončili Hodinoví kluci z Gymnázia Ostrava - Zábřeh.</w:t>
       </w:r>
@@ -460,53 +571,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme založili firmu Flores a vyrábíme květiny z chlupatých drátků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše logo bylo vymyšleno tak, že jsme chtěli hlavně ty květiny, ať to jde poznat, co vyrábíme. No a vzhledově? Ať je to prostě pěkné."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: studenti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme hodinoví kluci. Napadlo nás to, že známe pojem 'hodinový manžel'. Nás je víc a chceme taky pomáhat v domácnostech, třeba starým lidem na zahradách. Je to tedy nápis 'hodinoví kluci' a z háčka do káčka jde šroubovák, který by měl vystihovat nějakou naši manuální práci. Takže jsme to chtěli udělat jednoduše, výstižně, aby když si to někdo přečte, nemusel moc uvažovat, co to asi bude tato akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
@@ -609,93 +717,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-21-01-2026-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>