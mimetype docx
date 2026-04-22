--- v0 (2026-02-20)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.1.2026, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlicko zažilo další ročník zimních her</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlicko zažilo v sobotu 17. ledna další oblíbené zimní hry. Akce získává v obci stále větší popularitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,53 +255,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci Těrlických zimních her</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No, všechno je tady bezvadné, občerstvení, děti se můžou bavit kdekoliv. Je tady toho na výběr docela dost. Myslím si, že to jenom tak někde nezažiju."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samozřejmostí bylo i letos exhibiční utkání těrlických hokejových klubů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samozřejmostí bylo i letos exhibiční utkání těrlických hokejových klubů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Biegun (Naše Těrlicko), starosta Těrlicka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl hrozně moc poděkovat všem organizátorům, sportovní komisi, kulturní komisi, všem, kteří se na tom podíleli, protože zorganizovat takovou akci není nic jednoduchého. Ale já věřím, že se to opět povedlo, byť nám počasí úplně nepřálo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I přes mlhavé počasí byla i letošní účast vysoká. Kromě sportovních aktivit čekala návštěvníky také tombola nebo množství různorodého občerstvení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,93 +396,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-21-01-2026-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>