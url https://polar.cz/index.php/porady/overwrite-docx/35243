--- v0 (2026-02-23)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská dokončila přestavbu heřmanické hasičárny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostorné garáže, víceúčelový sál a komfortnější zázemí získal sbor dobrovolných hasičů z Heřmanic díky rekonstrukci a přístavbě místní zbrojnice. Velkolepá stavba za více než 50 milionů korun od ledna konečně slouží svému účelu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,53 +361,52 @@
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Funguje to tak, že každá třída napeče nějaké věci. Potom to tady prodáváme. Různí lidé dělají jídlo, jako třeba kebab, palačinky. Je to Blešák, takže je to bleší trh, takže se sbírají věci, které studenti už nepotřebují doma, a pak se to tady prodává."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se daří prodávat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PACIENTOVI SE U ZUBAŘE ZASTAVILO SRDCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">69letému muži se během zákroku u zubaře v Ostravě zastavilo srdce. Lékař okamžitě začal s resuscitací a zavolal záchranku. Operátorka pomohla zajistit externí defibrilátor, který byl vedle v budově a na místo vyslala specializovaný ECMO tým z fakultní nemocnice. Do 45 minut byl pacient u zubaře napojen na mimotělní oběh. V nemocnici pak podstoupil náročnou operaci srdce. Skvělá práce všech a rychlý zásah mu zachránily život.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -522,192 +636,170 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dlouhodobě Domov NaNovo eviduje asi 50 žádostí o sociální službu tohoto typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Mužná (BEZPP, NK), starostka Skotnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že zatím je to všechno bez předsudků, že čas ukáže, ale těšíme se na nové občany a hlavně jim přejeme, ať tady najdou svůj domov.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Nové sociální bydlení stálo 65 milionů korun, většinu nákladů pokryly evropské prostředky  z Národního plánu obnovy, kraj doplatil 7,3 milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KARVINÁ PODPORUJE ZDRAVOTNICTVÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ozdravné pobyty dětí, podpora lázní i nemocnic. Karviná letos opět výrazně finančně podpoří zdravotnictví ve městě. Nejvíce peněz půjde na postupnou rekonstrukci polikliniky v Mizerově, kterou město převzalo od kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Na její opravy a modernizaci je vyčleněno přibližně 30 milionů korun. Cílem je vytvořit důstojné a moderní prostředí jak pro pacienty, tak pro zdravotnický personál. Proto se modernizují i ambulance, aby odpovídaly současným nárokům na poskytování zdravotní péče.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti opět lyžují v Bukovci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V beskydském ski areálu v Bukovci opět probíhají lyžařské kurzy pro děti z Karviné. Opět se účastní nespočet mateřských i základních škol, které dbají na základní sportovní průpravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I letos v termínech od ledna až do začátku března, kdy horská střediska stále obepíná zima a sníh, karvinské děti lyžují, a to konkrétně v lyžařském areálu Kempaland Bukovec. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I letos v termínech od ledna až do začátku března, kdy horská střediska stále obepíná zima a sníh, karvinské děti lyžují, a to konkrétně v lyžařském areálu Kempaland Bukovec.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Malina, vedoucí lyžařské školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Letošní zima zatím přeje. Vánoční svátky sice nebyly ještě úplně ideální z pohledu lyžování, ale začátek roku se vydařil a zatím klepu na všechno, co jde, že zima je dobrá."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Letošní zima zatím přeje. Vánoční svátky sice nebyly ještě úplně ideální z pohledu lyžování, ale začátek roku se vydařil a zatím klepu na všechno, co jde, že zima je dobrá." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Hloužek, instruktor lyžování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lyžařskou školu v Bukovci letos navštívily také děti z Mateřské školy Čajkovička, která patří pod Základní školu U Studny. A jako každý rok, i tyto děti už uměly ke konci týdne spoustu věcí a zvládaly základní pojmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti z MŠ Čajkovička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Mně to jde nejlíp, protože tady jsem se naučil nějaké cviky. Hranolky a pizzu. Tak to vypadá, že musím toto udělat takto a hranolky takto."  "Ale tady jsem se naučil jako dobré věci. Třeba jako pizzu. Jakože brzdím."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Mně to jde nejlíp, protože tady jsem se naučil nějaké cviky. Hranolky a pizzu. Tak to vypadá, že musím toto udělat takto a hranolky takto."  "Ale tady jsem se naučil jako dobré věci. Třeba jako pizzu. Jakože brzdím." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celotýdenní kurz zakončil jako každý rok páteční den, kdy děti představily svým rodičům, co se naučily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -789,93 +881,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-21-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>