--- v0 (2026-01-24)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porodnost ve Frýdku-Místku má stoupající tendenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnici Frýdek-Místek zřizuje MS kraj, přesto je spolupráce mezi nemocnicí a městem Frýdek-Místek příkladná. Milou tradicí se stala každoroční návštěva vedení města na dětském oddělení. Tentokrát přinesla i jednu velmi dobrou zprávu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,54 +246,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Klásková, primářka Dětského a novorozeneckého oddělení, Nemocnice Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě ano. My jsme provedli i reorganizaci personálu tak, aby péče byla co nejvíce individuální. A ta péče o rodičku je hodně v rukou lékařského personálu a prakticky většina našich dětských sestřiček nebo novorozeneckých sestřiček prošla laktačními kurzy. Nabízíme spoustu dalších nadstandardních věcí, jako jsou kurzy masáží miminek, šátkování apod. Takže tak, jak vnímám ty ohlasy rodiček, tak ta péče je pro ně příjemná a hodnotí ji pozitivně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cedule nad Ostravicí informují o zásadách krmení ptáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud se rádi procházíte ve Frýdku-Místku u řeky Ostravice, možná jste si všimli na jedné z pěších lávek, že tam byly instalovány informační osvětové cedule. Najdete na nich návod, jak krmit ptactvo, které na Ostravici žije.</w:t>
@@ -234,74 +345,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to úplně v pořádku, tak by to mělo být vždycky. No, sem tam někteří to nedodržují, ale většina lidí si to přečte, všímá si toho, takže myslím si, že to bude lepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to tady takové fajn odpočinkové místo, ne?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Velice krásné místo. Celý ten park je příjemný jak v zimě, na jaře, v létě, tak na podzim. Vždycky je tu co vidět, obdivovat ptáčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A vypadá to, že oni už to vědí, že se tady pravidelně krmí.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To víte, že ony jsou tady zvyklé. A jak říkám, chodí tu hodně lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek plánuje s ekologickou osvětou pokračovat i v příštích letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -496,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-22-01-2026-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>