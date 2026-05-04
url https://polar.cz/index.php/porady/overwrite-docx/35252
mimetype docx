--- v0 (2026-02-23)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Magistrát: demolice domků v Bedřišce byla nezákonná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Finské domky v ostravské osadě Bedřiška byly zbourány proti předpisům a na základě nedostatečných podkladů. Rozhodl o tom ostravský magistrát. 5 opuštěných domů nechala na konci loňského roku zdemolovat mariánskohorská radnice na základě povolení stavebního úřadu ve Vítkovicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -288,61 +403,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic zahájilo přípravné práce na stavbě ekoduktu nad silnicí I/68 u Mostů u Jablunkova. Nadchod pro zvěř vznikne v migračním koridoru velkých savců přes Jablunkovskou brázdu, hotový má být do roku 2028.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “V těchto dnech, bez ohledu na nízké teploty, probíhají demontáže svodidel, včetně odstranění značek a veškerého vybavení komunikace, aby mohlo ještě během zimních měsíců nastat kácení dřevin. Obousměrná doprava zůstane zachována, ovšem vstříc bezpečnosti dělníků schválil správní úřad zúžení vozovky do jednoho pruhu pro každý směr.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejné projednání revitalizace nám. Republiky v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské náměstí Republiky čeká po více než dvaceti letech rozsáhlá revitalizace a na výsledné podobě veřejného prostoru mají možnost participovat taky občané. Své návrhy a nápady mohli teď v lednu diskutovat s hlavní architektkou města na veřejném projednání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -812,93 +916,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-22-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>