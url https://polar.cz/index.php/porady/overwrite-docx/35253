--- v0 (2026-02-23)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejné projednání revitalizace nám. Republiky v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské náměstí Republiky čeká po více než dvaceti letech rozsáhlá revitalizace a na výsledné podobě veřejného prostoru mají možnost participovat taky občané. Své návrhy a nápady mohli teď v lednu diskutovat s hlavní architektkou města na veřejném projednání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -541,60 +656,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic zahájilo přípravné práce na stavbě ekoduktu nad silnicí I/68 u Mostů u Jablunkova. Nadchod pro zvěř vznikne v migračním koridoru velkých savců přes Jablunkovskou brázdu, hotový má být do roku 2028.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “V těchto dnech, bez ohledu na nízké teploty, probíhají demontáže svodidel, včetně odstranění značek a veškerého vybavení komunikace, aby mohlo ještě během zimních měsíců nastat kácení dřevin. Obousměrná doprava zůstane zachována, ovšem vstříc bezpečnosti dělníků schválil správní úřad zúžení vozovky do jednoho pruhu pro každý směr.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V zimě buďme ohleduplní k přírodě i fauně v ní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zima udeřila a spousta lidí přemýšlí, jakým způsobem se v zimě chovat v přírodě ohleduplně. Odborníci radí, abychom v přírodě respektovali především ticho a klid a nehleděli pouze na sebe a své pohodlí.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -783,93 +888,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-22-01-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>