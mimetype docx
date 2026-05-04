--- v0 (2026-02-22)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Petice proti rozšíření výroby v Hrabové: lidem vadí zápach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Ostravy-Jihu, Hrabové a Nové Bělé podepisují petici proti rozšíření výroby v průmyslové zóně Hrabová. Důvodem je obtěžující zápach, který je trápí už několik let a výrazně tak zhoršuje kvalitu života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,85 +333,79 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Machková, tisková mluvčí města Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dům byl postaven na počátku 17. století, na původních sklepích, které ještě nesou prvky gotiky. Před dvaceti lety musela být nemovitost zpevněna ocelovými táhly. Také se z velké části opravily krovy a střecha.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době radnice připravuje další dva projekty na vybudování bytů v historických domech v centru. Dále také pokračuje v rekonstrukcích bytů ve svých panelových domech. V letošním rozpočtu je na jejich renovaci šest milionů korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POKUS O VRAŽDU V BARU V KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kriminalisté řeší první letošní případ pokusu vraždy v Moravskoslezském kraji. 35letý muž pobodal nožem v baru v Karviné-Ráji partnera své bývalé přítelkyně. Zraněného se podařilo stabilizovat a skončil v péči zdravotníků, útočníka zadrželi policisté přímo na místě. Už je ve vazbě a za pokus o vraždu mu hrozí až 20 let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CHIRURGŮM V OPAVĚ POMÁHÁ MODERNÍ SCANNER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská nemocnice v Opavě využívá při operacích novou špičkovou technologii, která chirurgům pomáhá přímo na operačním sále. Histolog scanner umožňuje během několika minut ověřit, zda byl nádor bezpečně odstraněn. Novinka zvyšuje přesnost zákroků, snižuje riziko opakovaných operací a přináší výrazný přínos zejména pacientkám s karcinomem prsu.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Slezská nemocnice v Opavě využívá při operacích novou špičkovou technologii, která chirurgům pomáhá přímo na operačním sále. Histolog scanner umožňuje během několika minut ověřit, zda byl nádor bezpečně odstraněn. Novinka zvyšuje přesnost zákroků, snižuje riziko opakovaných operací a přináší výrazný přínos zejména pacientkám s karcinomem prsu. ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mládežnická rada diskutovala s Eurocentrem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mládežnická rada Karviná se pravidelně zapojuje do aktuálního dění ve městě a spolupracuje na spoustě projektů, nejen těch studentských. Po jednom ze svých setkání lidé z rady diskutovali se zástupcem Úřadu vlády.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -483,119 +592,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personál vede klientům deníky, do kterých zapisuje jejich reakce. Ty pak pravidelně hodnotí a získané informace používá pro další postupy péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše příspěvkové organizace se opravdu snaží neustále zlepšovat služby a zázemí pro uživatele. Například hospic získal cenu kvality, což opravdu potvrzuje, že je to špičkové zařízení. A stejně tak v domově pro seniory. Neustále zlepšujeme kvalitu života uživatelům. Já si velmi vážím práce zaměstnanců tady v domově ve Frýdku-Místku a věřím, že i Domov pro seniory získá do budoucna další certifikáty a bude mít ještě kvalitnější služby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dalšími certifikáty je koncept biografické péče. Zde se zaměřujeme tímto konceptem na osoby s demencí. Nejen, ale hlavně pohlížíme na životní příběh, pracujeme s životním příběhem toho uživatele a to naznačuje, že se fakt na každého uživatele zaměřujeme individuálně. Tím chci potírat komplexnost té péče. Tímto certifikátem doplníme zase tu kvalitu v našich obou zařízeních, které máme pod sebou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ČÁSTI MSK PLATÍ SMOGOVÁ SITUACE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Část Moravskoslezského kraje zahalil smog. Limity polétavého prachu byly překročeny místy i trojnásobně. Meteorologové proto v pondělí ráno vyhlásili smogovou situaci pro Ostravsko, Karvinsko a Frýdecko-Místecko, bez Třinecka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Richtariková, ČHMÚ Ostrava:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Jsou stále zhoršené rozptylové podmínky. Výraznější zlepšení očekáváme až během neděle. Doporučujeme zdržet se nějakého výraznějšího pobytu venku. Případně i doma větrat krátce a intenzivně.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava Kostičky 2026 v Havířově přivítala fanoušky Lega</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modely, stavebnice, dílky, minifigurky – havířovský Společenský dům ovládlo minulý víkend LEGO. Návštěvníci si mohli užít desítky vystavených kousků, zabavit se v herní zóně, nebo v soutěži o nejlepší zimní model vyhrát tematické ceny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -825,93 +916,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-23-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>