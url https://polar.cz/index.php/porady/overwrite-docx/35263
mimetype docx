--- v0 (2026-02-22)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Frýdku-Místku dostali vybavení od MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Frýdek-Místek obdrželo darem od MS kraje vybavení pro své dobrovolné hasiče. Jde o vybavení jednotky při zásahu u lesních požárů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -677,53 +792,52 @@
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Funguje to tak, že každá třída napeče nějaké věci. Potom to tady prodáváme. Různí lidé dělají jídlo, jako třeba kebab, palačinky. Je to Blešák, takže je to bleší trh, takže se sbírají věci, které studenti už nepotřebují doma, a pak se to tady prodává."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak se daří prodávat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci Gymnázia Č. Těšín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "No, dneska jsem vydělal asi už dva tisíce, bych řekl. Daří se a to se cení." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -798,93 +912,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>