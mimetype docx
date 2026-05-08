--- v0 (2026-02-22)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.1.2026, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejné projednání revitalizace nám. Republiky v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské náměstí Republiky čeká po více než dvaceti letech rozsáhlá revitalizace a na výsledné podobě veřejného prostoru mají možnost participovat taky občané. Své návrhy a nápady mohli teď v lednu diskutovat s hlavní architektkou města na veřejném projednání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,53 +382,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chceme dát děti tady na ZŠ Dětskou, protože to máme nejblíže a tady jsem chodil i já, když jsem byl malý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K zápisu si rodiče musí vzít občanský průkaz a rodný list dítěte. Současně se zápisy do první třídy se konaly také na některých školách zápisy do přípravných tříd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Dušková (PIRÁTI), místostarostka Ostravy-Poruby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Podle poptávky můžeme otevřít až tři. Na základní škole Dětské na základní škole Šoupala a na základní škole Pokorného."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Podle poptávky můžeme otevřít až tři. Na základní škole Dětské na základní škole Šoupala a na základní škole Pokorného." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Křupalová, učitelka, ZŠ Dětská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tyto třídy jsou určeny dětem, které mají odklad povinné školní docházky nebo dětem, které jsou v posledním ročníku předškolního vzdělávání. V přípravné třídě je snížený počet žáků, což umožňuje individuální přístup. Máme zde deset až patnáct dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -484,54 +598,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Klásková, primářka Dětského a novorozeneckého oddělení, Nemocnice Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě ano. My jsme provedli i reorganizaci personálu tak, aby péče byla co nejvíce individuální. A ta péče o rodičku je hodně v rukou lékařského personálu a prakticky většina našich dětských sestřiček nebo novorozeneckých sestřiček prošla laktačními kurzy. Nabízíme spoustu dalších nadstandardních věcí, jako jsou kurzy masáží miminek, šátkování apod. Takže tak, jak vnímám ty ohlasy rodiček, tak ta péče je pro ně příjemná a hodnotí ji pozitivně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tvořivé dílny v NJ zaujaly i budoucí pomocné kuchaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co může nabídnout dětem s lehčím a středním mentálním postižením Odborné učiliště a praktická škola v Novém Jičíně ukázaly Tvořivé dílny. Zájemci mohli vyzkoušet práce v kuchyni, se strojírenským nářadím nebo v zahradnictví.</w:t>
@@ -783,105 +893,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti opět lyžují v Bukovci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V beskydském ski areálu v Bukovci opět probíhají lyžařské kurzy pro děti z Karviné. Opět se účastní nespočet mateřských i základních škol, které dbají na základní sportovní průpravu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I letos v termínech od ledna až do začátku března, kdy horská střediska stále obepíná zima a sníh, karvinské děti lyžují, a to konkrétně v lyžařském areálu Kempaland Bukovec. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I letos v termínech od ledna až do začátku března, kdy horská střediska stále obepíná zima a sníh, karvinské děti lyžují, a to konkrétně v lyžařském areálu Kempaland Bukovec.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Malina, vedoucí lyžařské školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Letošní zima zatím přeje. Vánoční svátky sice nebyly ještě úplně ideální z pohledu lyžování, ale začátek roku se vydařil a zatím klepu na všechno, co jde, že zima je dobrá."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Letošní zima zatím přeje. Vánoční svátky sice nebyly ještě úplně ideální z pohledu lyžování, ale začátek roku se vydařil a zatím klepu na všechno, co jde, že zima je dobrá." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Hloužek, instruktor lyžování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Ty čtvrtky většinou devadesát procent těch dětí už zvládne samo zastavit. Někteří se posouvají na trošku větší kopec, jdou trénovat zatáčky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lyžařskou školu v Bukovci letos navštívily také děti z Mateřské školy Čajkovička, která patří pod Základní školu U Studny. A jako každý rok, i tyto děti už uměly ke konci týdne spoustu věcí a zvládaly základní pojmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti z MŠ Čajkovička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Mně to jde nejlíp, protože tady jsem se naučil nějaké cviky. Hranolky a pizzu. Tak to vypadá, že musím toto udělat takto a hranolky takto."  "Ale tady jsem se naučil jako dobré věci. Třeba jako pizzu. Jakože brzdím."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Mně to jde nejlíp, protože tady jsem se naučil nějaké cviky. Hranolky a pizzu. Tak to vypadá, že musím toto udělat takto a hranolky takto."  "Ale tady jsem se naučil jako dobré věci. Třeba jako pizzu. Jakože brzdím." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celotýdenní kurz zakončil jako každý rok páteční den, kdy děti představily svým rodičům, co se naučily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -963,93 +1069,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-01-2026-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>