--- v0 (2026-02-19)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2026, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu se otevřela nová zubní ambulance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Zábřehu se otevřela nová zubní ordinace. Provoz ambulance je zahájen v postupném režimu – každé pondělí a úterý od 8 do 19 hodin. S rozšiřováním ordinační doby i dalším posílením týmu se počítá od září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -390,57 +505,50 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Mati,  technický ředitel, Ostravské městské lesy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Jsou tam zase povalové chodníky, bude to hodně  takové mokřadní, je tam několik tůněk, mokřadů, je tam hodně velkých kamenů, po  kterých vlastně můžete sejít až dolů k těm tůňkám a té vody se  vyloženě dotknout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt nových povalových chodníků ale není poslední a  chystají se další úpravy a zpřístupnění zajímavých míst. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Kosmonautů testuje první školní ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během třetího zářijového týdne byl jednosměrný úsek ulice Kosmonautů u tamní základní školy uzavřen pro ranní příjezd aut. Takzvaná školní ulice má dětem zajistit bezpečnější cestu do školy a rodiče přimět, aby zvolili parkování o něco dál.</w:t>
       </w:r>
     </w:p>
@@ -567,57 +675,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další školní ulici, který obvod a MAPPA připravují, je u  Základní školy Šeříková ve Výškovicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Laža, dopravní specialista MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Na Základní  škole Šeříkova jsme ten provoz spíše uklidili, zorganizovali, řekli jsme, kde  projíždějí vozidla, kde mají vozidla parkovat, kde mají parkovat rodiče  pro krátkodobé vysazení, takže tam žádný úsek uzavřen nebude, ale to  opatření bude dlouhodobé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt přinese zklidnění dopravy v ulici Předškolní,  vytvoření bezpečné pěší trasy a postupnou kultivaci okolí školy. Realizace začala  v září. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby Ostrava-Jih oslavily 10 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -923,93 +1024,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-27-01-2026-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>