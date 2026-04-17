--- v0 (2026-02-19)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.1.2026, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do střechy školky zatéká, rekonstrukce začala už v lednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned v měsíci lednu zahájilo město jednu z prvních stavebních akcí letošního roku, a to opravu střechy mateřské školy na Poštovní ulici. Rychlou reakci si vynutil její havarijní stav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -317,76 +432,73 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejisté Studénky svedli doma vyrovnanou bitvu s Horním Benešovem. Souboj prvního s druhým týmem tabulky krajské ligy rozhodlo až prodloužení, kdy se štěstí přiklonilo na stranu soupeře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přes tři stovky diváků dorazily na utkání Krajské hokejové ligy, ve kterém Studénka doma vyzvala Horní Benešov. Souboj prvního s druhým celkem tabulky nabídl atraktivní vyrovnané utkání, které dospělo do prodloužení. V něm nakonec domácí podlehli 2:3. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Ivan, trenér HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tak to je, to prodloužení a nájezdy potom jsou hop nebo trop. Soupeři to tam zapadlo, takže jim gratuluju ke dvěma  bodům. Dneska jsme si to utkání prohráli sami, takže můžeme být naštvaní jenom sami na sebe.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tak to je, to prodloužení a nájezdy potom jsou hop nebo trop. Soupeři to tam zapadlo, takže jim gratuluju ke dvěma  bodům. Dneska jsme si to utkání prohráli sami, takže můžeme být naštvaní jenom sami na sebe.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Čáň, HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska jsme šli do toho zápasu s tím, že chceme vyhrát, protože tam byl malý rozdíl oproti prvnímu. Brali jsme to jako důležitý zápas v základní části. Průběh byl nahoru dolů, jednou jsme byli lepší mi, pak zase oni, bylo to nahoru dolů, jak říkám, a nakonec to dopadlo tak, že jsme neproměnili nějaké šance a od toho se potom odvíjel ten zápas. Nějaké chyby tam určitě byly, z toho se musíme poučit. A prodloužení to už je buď a nebo. Tam jsme udělali chybu, špatné střídání, a soupeř měl jednou na hokejce puk a proměnil, bohužel pro nás.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studénka přitom v průběhu zápasu dvakrát vedla, 1:0 a 2:1, utkání bylo plné emocí a vyhrocených situací.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studénka přitom v průběhu zápasu dvakrát vedla, 1:0 a 2:1, utkání bylo plné emocí a vyhrocených situací.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Ivan, trenér HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “To patří k těm soubojů o první místo, nebylo to z naší strany dobré. Prvních sedm minut jsme hráli hokej, což po nich chceme, padesát minut, bohužel, jsme se přizpůsobili soupeři, tak to je.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Čáň, HC Studénka: </w:t>
       </w:r>
       <w:r>
@@ -496,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-30-01-2026-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>