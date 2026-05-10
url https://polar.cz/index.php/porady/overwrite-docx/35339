--- v0 (2026-02-21)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2026, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těžba černého uhlí v ČR skončila, z Dolu ČSM byl vyvezen poslední vozík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z podzemí Dolu ČSM ve Stonavě na Karvinsku byl ve středu vyvezen symbolický poslední vozík s černým uhlím. Těžba tím skončila nejen v této šachtě, ale po zhruba 250 letech v celé České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -333,53 +448,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna Petra Bezruče v Opavě se stala místem, kde se potkává kultura s nejnovějšími technologiemi. Slavnostně zde byla otevřena první AI budka, akusticky uzavřený prostor, který umožňuje veřejnosti bezpečně pracovat s umělou inteligencí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Pavelek, předseda představenstva OHK Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když jsme založili AI Club tady při hospodářské komoře v Opavě, tak vznikla myšlenka vytvořit nějaký prostor, kde by občané města měli přístup k těm nejnovějším technologiím a zároveň, kde by se nemuseli bát o svou bezpečnost, o bezpečnost dat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budka je navržena tak, aby uživatelům poskytla soukromí i technologické zázemí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budka je navržena tak, aby uživatelům poskytla soukromí i technologické zázemí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mají možnost používat nejmodernější technologie AI a vlastně v akusticky utlumeném prostředí. Tato technologie nikde v České republice není a pokud se bude lidem líbit, tak bychom byli rádi, kdyby se tato akustická budka dostala i do jiných prostor a třeba měst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důraz byl kladen především na bezpečnost uživatelů a ochranu dat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -524,61 +638,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči ze Záchranného útvaru v Hlučíně zahájili přepravu humanitární pomoci pro Ukrajinu. Stát tam posílá 55 elektrocentrál, které hasiči postupně přepraví ze čtyř skladů Státních hmotných rezerv do Polska, kde si je následně převezme ukrajinská strana. Vláda na tuto pomoc vyčlenila 10 milionů korun. Centrály ale plánuje nahradit za nové v hodnotě až čtyřiceti milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, mluvčí ZÚ HZS ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Celou operaci zabezpečí 44 příslušníků záchranného útvaru s 22 kusy techniky. Přeprava bude zahrnovat nejen transport, ale i nakládku elektrocentrál.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší sportovci, kolektivy a osobnosti kultury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do bruntálského městského divadla se sjely tx nejlepší osobnosti a kolektivy regionálního sportu a kultury. Pod taktovkou ČUS ocenili zástupci měst i MS kraje ty nejlepší reprezentanty celého regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -822,93 +925,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/regionalni-zpravy/regionalni-zpravy-polar-04-02-2026-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>