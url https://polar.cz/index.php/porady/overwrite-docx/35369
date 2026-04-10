--- v0 (2026-02-20)
+++ v1 (2026-04-10)
@@ -1,89 +1,484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2026, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povodní poničená železniční trať na Opavsku by se měla začít opravovat ještě letos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Povodní poničená železniční trať z Opavy do Hlučína by se měla začít opravovat ještě letos. Správa železnic aktuálně vyhodnocuje tendr na projekt, do kterého se přihlásili tři zájemci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Povodně v roce 2024 zničily železniční spojení mezi Opavou a Hlučínskem. Největší škody vznikly v Malých Hošticích. Voda tu odplavila násep, koleje i samotný most. Teď se ale blýská na lepší časy. Rekonstrukce trati by měla začít ještě letos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miroslava Konečná (OMČO), starostka Malých Hoštic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. "Jsem tomu samozřejmě ráda, protože nikdo s tím nepočítal, že po povodní se stane taková hrůza, že nám koleje budou viset ve vzduchu a celý násep byl odplavený."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Právě násep v povodňové vlně působil jako překážka a hladina na jedné straně byla výrazně vyšší než na druhé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miroslava Konečná (OMČO), starostka Malých Hoštic: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Proto se zvažovaly varianty, co by bylo nejlepší. Zvítězila varianta na koleje na sloupech, takzvaná estakáda. Víme, že české dráhy oslovily už nějaké dodavatele, že se asi přihlásili tři firmy k tomu, aby se začalo budovat a teď začne teprve výběrové řízení."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nová estakáda má překlenout záplavovou oblast a umožnit vodě volněji protékat. Zároveň má přispět k bezpečnějšímu fungování trati do budoucna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petr Birklen, generální ředitel Povodí Odry: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“My v tuto chvíli estakádu považujeme za dobrou variantu, protože podle našeho názoru zlepší odtokové poměry zejména nad tou estakádou, čili směrem k městu Opava."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Trať z Opavy na Hlučínsko je posledním nezprovozněným úsekem po povodních v Moravskoslezském kraji. Náhradní dopravu zajišťují autobusy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anketa: obyvatelé Malých Hoštic: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"To se určitě těšíme až to bude. "Už, aby to bylo opravené. Čím dřív to bude, tím to bude pro nás lepší."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">První vlaky by po obnovené trati měly vyjet příští rok na podzim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeden most v MS kraji umí sám odolávat ledovce i námraze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">O tom, že namrzlá silnice je pro řidiče nebezpečná, není pochyb. Než se silničáři se svými vozy dostanou všude, často to nějakou dobu trvá. V Moravskoslezském kraji je však jedno místo, které se dokáže námraze a ledovce bránit samo. Jedná se o most v Českém Těšíně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ještě dříve, než stačí silničáři ošetřit namrzající vozovky, most poblíž česko-polské hranice v Chotěbuzi se stačí postříkat nemrznoucí směsí sám.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Robenek, Rocon meteo, projektový manažer: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Aktuálně se nacházíme na mostě silnice I/48, který je vybaven systémem automatického postřiku solankou. To znamená, že u paty mostu stojí meteorologická stanice, která nepřetržitě monitoruje data – jak z vozovky, tak teplotu vzduchu, srážky a další veličiny. Na základě naměřených hodnot a údajů ze sond je schopna automaticky spustit systém postřiku, který následně rozprašuje na vozovku chloridy sodné, tedy roztok solanky v koncentraci zhruba 22 až 24 procent. Podle aktuálních podmínek je pak most tímto postřikem ošetřen.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pavel Stonavský, ŘSD, mostní technik:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „V současné době máme v Moravskoslezském kraji tento systém automatického postřiku instalovaný na silnici D48. Systém výrazně zvyšuje bezpečnost silničního provozu.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uprostřed vozovky jsou trysky, ze kterých v případě potřeby stříká solanka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lukáš Robenek, Rocon meteo, projektový manažer: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pod mostem se nachází technologický kontejner, ve kterém jsou umístěny nádrže na solanku i na vodu a samozřejmě také čerpadlo, které zajišťuje tlakování celého systému. Vedení je taženo po mostovce nahoru na most, kde jsou umístěny ventilové skříně napojené na samotné trysky. Ty jsou zařezány u středového pruhu ve vozovce, a to v obou směrech po celé délce mostu. Zároveň jsou instalovány i předmostní postřiky, aby byla vozovka ošetřena ještě před najetím na samotný most, který je z hlediska namrzání nejkritičtější. Jedná se o malé čtvercové prvky, které jsou zařezány zhruba do hloubky čtyř centimetrů. Uvnitř jsou trysky a celý systém je propojen potrubím, kterým je vedena solanka. Trysky jsou rozmístěny přibližně po pěti metrech, aby dokázaly rovnoměrně ošetřit celou délku mostu a nevznikaly tam neošetřené mezery. Automatický postřik se nejčastěji instaluje na mosty, které jsou z hlediska provozu kritické. Jedná se například o mosty nad vodními toky, kde je vyšší riziko namrzání vlivem vlhkosti, nebo o úseky v oblastech se zhoršenými povětrnostními podmínkami, kde více fouká nebo je vyšší srážková činnost. Existují studie, které vytipovávají vhodná místa pro instalaci těchto systémů, aby bylo možné vozovku ošetřit v tom nejkritičtějším okamžiku, ještě před příjezdem sypače. Stanice může fungovat v několika režimech. Dokáže reagovat už na samotné srážky, například když začne sněžit nebo padá mrznoucí déšť, a spustit postřik preventivně ještě před navlhnutím vozovky. Zásadní roli ale hrají vozovkové sondy, které měří nejen teplotu, ale také výšku vodního sloupce. Pokud sonda zaznamená například 0,15 centimetru vody a teplotu pod bodem mrazu, systém vyhodnotí riziko namrzání a automaticky spustí postřik.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V rámci celé České republiky je v tuto chvíli instalováno dvanáct takových zařízení a do budoucna bude automatických systémů postřiku vozovky solankou přibývat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adaptera awards, Lidé v MSK loni odevzdali 117 tun použitých baterií, Karlova Studánka léčí bývalé horníky, Mokřady pro život - kampaň evropských ZOO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADAPTERRA AWARDS: SOUTĚŽ PRO PROJEKTY MÍŘÍCÍ NA ZMĚNU KLIMATU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Soutěž Adapterra Awards 2026 spouští přihlašování projektů, které pomáhají zvládat dopady klimatické změny v krajině, městech, budovách i zemědělství. Osmý ročník se zaměřuje zejména na odolné hospodaření v krajině a soutěží se v kategoriích Krajina, Sídla, Budovy a Zemědělství. Přihlášky je možné podávat od 4. února, vítězové včetně Ceny Moravskoslezského kraje budou vyhlášeni na podzim 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KARLOVA STUDÁNKA MÍSTO PRO LÉČBU BÝVALÝCH HORNÍKŮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Téměř 250 let trvající těžba černého uhlí v Česku symbolicky končí, zdravotní následky práce v dolech ale přetrvávají. Horské lázně Karlova Studánka zůstávají klíčovým místem léčby bývalých horníků s nemocemi dýchacích cest a pohybového aparátu. Nabízejí jim komplexní lázeňskou péči – od klimatoterapie a inhalací přes dechovou rehabilitaci až po léčbu bolestí zad a kloubů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOKŘADY PRO ŽIVOT - KAMPAŇ EVROPSKÝCH ZOO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evropské zoologické zahrady spouštějí novou ochranářskou kampaň Mokřady pro život, která upozorňuje na ohrožení jednoho z nejcennějších ekosystémů planety. Do dvouleté kampaně se zapojují i zoo z Česka a Slovenska včetně Zoo Ostrava, která se dlouhodobě věnuje ochraně mokřadů a místní biodiverzity. Součástí kampaně budou tematické akce a vzdělávací programy pro školy i veřejnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lidé v MS kraji odevzdali 117 tun použitých baterií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravskoslezském kraji lidé v uplynulém roce odevzdali zhruba 117 tun použitých baterií</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, které putovaly k recyklaci prostřednictvím sběrné sítě kolektivního systému ECOBAT. Frenštát pod Radhoštěm byl mezi oceněnými a získal Osvědčení o přínosu pro životní prostředí  díky zodpovědnému sběru použitých baterií. V roce 2025 obyvatelé Frenštátu odevzdali 418 kilogramů baterií, z nichž se recyklací získalo 314 kilogramů druhotných surovin.  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Swap dámského oblečení ulehčil přeplněným kontejnerům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skupina žen uspořádala v Novém Jičíně swap, který dal druhou šanci dámskému oblečení. Inspirací byl podnět, který zazněl na jednání zastupitelstva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Neformální akce pro výměnu oblečení se konala v prostorách Pino Café na Masarykově náměstí. Uspořádat swap zimního a jarního oblečení se rozhodla skupina kamarádek, které se tu schází.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Petrová, organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tato první myšlenka vznikla vlastně mezi kamarádkami, protože jsme tak nějak laborovali, že tady v Novém Jičíně nemáme moc kde nakupovat, a že toho máme dost pěkného, co nechceme vyhazovat. Tak jsme se vlastně domluvily, že se takhle potkáme, něco vyměníme, něco prodáme a uděláme si tak radost.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tato první myšlenka vznikla vlastně mezi kamarádkami, protože jsme tak nějak laborovali, že tady v Novém Jičíně nemáme moc kde nakupovat, a že toho máme dost pěkného, co nechceme vyhazovat. Tak jsme se vlastně domluvily, že se takhle potkáme, něco vyměníme, něco prodáme a uděláme si tak radost.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Petrová, organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“A vlastně ten prvotní popud byl i ten, že na městském zastupitelstvu padla připomínka ze stran obyvatel, že kontejnery, kde se vyhazuje oblečení, jsou strašně přeplněné. No a myslíme si, že vlastně taková akce, kde se vyměňují ještě pěkné kousky, může vlastně ulevit i tady tomu systému přetíženému.”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myšlenka je to velice skvělá, protože mám ráda takové věci, kdy se použijí ještě dál, ty obnošené věci, nebo levnější. A užila jsem si to moc. Vybrala jste něco? Vybrala jsem si svetřík, ať je mi teplo.”“Přinesla jsem i odnáším, nebo možná snad odnesu, a já úplně s tou myšlenkou swapu souzním, že to, co nepoužívám, pošlu dál a udělá mi radost, když to využije někdo další.”</w:t>
       </w:r>
@@ -187,280 +582,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-10-02-2026-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>