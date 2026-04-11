--- v0 (2026-02-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.2.2026, 16:54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vítkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce MŠ Erbenova ve Vítkovicích jde podle plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítkovická radnice pokračuje v modernizaci školských budov. Aktuálně se pracuje na rekonstrukci mateřské školy na Erbenově ulici, další investice do škol ale obvod plánuje i v následujících letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -65,51 +180,57 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Školka Erbenova je jedna ze čtyř, kterou v obvodu máme, v minulém roce jsme opravili školku Prokopa Velikého taky od základů. Objekt prochází postupnou rekonstrukcí od sklepních prostor až po střechu. Součástí prací jsou nové podlahy, omítky, rozvody elektřiny i kanalizace, zateplení stropů a oprava fasády včetně nového nátěru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí rekonstrukce bude i praktická novinka, která ulehčí práci personálu a zpříjemní provoz ve školce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Čermák (Ostravak), starosta MOb Ostrava-Vítkovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Novinkou, která ve školce dosud chyběla, bude výtah, jenž výrazně usnadní provoz a práci personálu. Bude probíhat i rekonstrukce zahrádky, až se zlepší klimatické podmínky a doufám, že se bude dětem líbit a bude plnit účel."</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Červený, stavbyvedoucí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stavba podle zhotovitele pokračuje podle stanoveného harmonogramu. Menší komplikace přináší především počasí, které ovlivňuje venkovní práce, přesto by měl být projekt dokončen v plánovaném termínu, tedy do konce března letošního roku." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">     Radnice ale investuje i do dalších školských objektů. V minulém roce vynaložila přibližně dvacet milionů korun na opravu střechy střední školy AHOL. Do budoucna se pak Vítkovice chystají také na rozsáhlou rekonstrukci základní školy Šalounova, včetně přístavby nového křídla. Projekt je aktuálně ve fázi přípravy a vedení obvodu počítá i s využitím vhodných dotačních titulů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-11-02-2026-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>